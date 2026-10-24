--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="576474A8" w14:textId="39884AE4" w:rsidR="005A75AC" w:rsidRPr="005A75AC" w:rsidRDefault="005A75AC" w:rsidP="005A75AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="170"/>
           <w:tab w:val="right" w:pos="7920"/>
         </w:tabs>
         <w:bidi/>
         <w:ind w:left="170" w:hanging="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A75AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -2509,1109 +2508,1283 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>דהלוא</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C2DEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> גם מדת חסידות הלכה היא ..."</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07BA0B" w14:textId="65DF4308" w:rsidR="00B53787" w:rsidRPr="00B53787" w:rsidRDefault="00B53787" w:rsidP="00B53787">
+    <w:p w14:paraId="542796FD" w14:textId="7D889E70" w:rsidR="005F7429" w:rsidRPr="005F7429" w:rsidRDefault="005F7429" w:rsidP="005F7429">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk167192990"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>הגריש"א</w:t>
-[...111 lines deleted...]
-      <w:r w:rsidRPr="00B53787">
+        <w:t>אור לציון</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פרק ל"ז אות ל"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>' ל"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "שאלה. האם אפשר לעשות ביטוח חיים.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53787">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00B53787">
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובה. מותר לעשות ביטוח חיים, ואף טוב לעשות ביטוח זה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נראה שאין חשש לעשות ביטוח חיים, ואין בזה חסרון של בטחון בקב"ה, שכן על האדם מוטלת חובת ההשתדלות לדאוג לצרכיו וצרכי בני ביתו. והוא הדין בתוכניות חסכון הצריכות לעתידו.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53787">
-[...244 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ומכל מקום, מי שהוא בדרגה גבוהה בביטחון בה', הרי שלפי מעלתו אין צריך הוא להתעסק בדברים כאלה ולדאוג על העתיד, אלא שם בטחונו בקב"ה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA38896" w14:textId="2C098AC3" w:rsidR="00B53787" w:rsidRPr="00B53787" w:rsidRDefault="00B53787" w:rsidP="00B53787">
-[...220 lines deleted...]
-    <w:p w14:paraId="5F4B9724" w14:textId="70468685" w:rsidR="00C46F57" w:rsidRDefault="00C46F57" w:rsidP="00B53787">
+    <w:p w14:paraId="0F07BA0B" w14:textId="65DF4308" w:rsidR="00B53787" w:rsidRPr="00B53787" w:rsidRDefault="00B53787" w:rsidP="00B53787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk167192990"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>יחוה</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46F57">
+        <w:t>הגריש"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זצ"ל (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קובץ תשובות ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בס"ד י"ב כסלו תש"ס,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כבוד ידידי הגאון נודע למשגב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מוהר"ר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אלי' שוויי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [זצ"ל]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ולידידי הגאון ראש ישיבת </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ליקווד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מוהר"ר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מלכיאל קוטלר </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלומכון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יסגא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. נתבקשתי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ממע"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> להשמיע </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חוו"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> האם נכון הדבר לעודד את הציבור שכ"א יבטיח </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בבטוח חיים, הואיל ודבר זה נוגע גם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להצבור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אשר עליהם מוטל הדבר לעמוד לימינם של המשפחות אשר נפגעו, לבסס את מעמדם ולדאוג לעתידם. וקשה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להצבור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לעמוד בהם. ודאי רצוי הדבר לפעול בזה. וד' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ית</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>' ברחמיו יגן על עמו בית ישראל שלא יישמע עוד שוד ושבר בגבולם ויתברכו בחיים טובים ארוכים ונעימים</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA38896" w14:textId="2C098AC3" w:rsidR="00B53787" w:rsidRPr="00B53787" w:rsidRDefault="00B53787" w:rsidP="00B53787">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עי' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> דעת</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>הגריש"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זצ"ל (קובץ תשובות </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' כ"א אות </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>') – "שאלה:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00C46F57">
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על השאלה אם מותר לעשות ביטוח סעודי. שאם חס ושלום יצטרך לזה יכסו את הוצאותיו.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אין בזה שום סרך של איסור, בזה שהוא מבטיח את עצמו בקופת חולים אין בזה משום חסרון </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בבטחון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, אדרבא יש בזה ענין של חסד עם החיים שלא יצטרך להטיל עצמו על הבריות.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אשר לגודל הסכום שראוי להוציא על זה, ולאיזה סוג עליו להבטיח את עצמו, הדבר תלוי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במדת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> יכולתו לפי מצבו הכספי ובסכום שהוא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מרויח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C46F57">
-[...157 lines deleted...]
-        <w:t>".</w:t>
+      <w:r w:rsidRPr="00B53787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788C2C12" w14:textId="2B0BB28A" w:rsidR="005E7D46" w:rsidRDefault="005E7D46" w:rsidP="005E7D46">
+    <w:p w14:paraId="5F4B9724" w14:textId="70468685" w:rsidR="00C46F57" w:rsidRDefault="00C46F57" w:rsidP="00B53787">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>שלחן הלוי</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005E7D46">
+        <w:t>יחוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> דעת</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E7D46">
+      <w:r w:rsidRPr="00C46F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E7D46">
-[...77 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בסיכום: מותר לאדם לבטח את עצמו ביטוח חיים, ואין בזה משום חוסר בטחון </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהקדוש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ברוך הוא. ובלבד </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שהכל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ייעשה על פי ההלכה על יסוד </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תורתינו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C46F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הקדושה, אשר דרכיה דרכי נועם וכל נתיבותיה שלום</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59463D5F" w14:textId="2796B341" w:rsidR="00973E1C" w:rsidRPr="00973E1C" w:rsidRDefault="00973E1C" w:rsidP="00973E1C">
+    <w:p w14:paraId="788C2C12" w14:textId="2B0BB28A" w:rsidR="005E7D46" w:rsidRDefault="005E7D46" w:rsidP="005E7D46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>שלחן הלוי</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח"א סי' כ"ג אות ד') </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">תשובה: אין </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להמנע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מלעשות 'ביטוח חיים', ואין בזה שום פקפוק, ואדרבה, כן ראוי לנהוג, וכבר מצאנו בתקנות חז"ל כעין זה ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שוב שמעתי כי גם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הג"ר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> שלמה היימן</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זצ"ל אמר כך לפני הרבה שנים, כאשר ענין זה של ביטוח חיים החל להיות נפוץ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59463D5F" w14:textId="2796B341" w:rsidR="00973E1C" w:rsidRPr="00973E1C" w:rsidRDefault="00973E1C" w:rsidP="00973E1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגר"א</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
@@ -3838,61 +4011,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. ונימקו: שיתכן ונגזר על האדם למות, חלילה, אלא שמן השמים דוחים את ביצוע גזר - הדין, משום שבני משפחתו </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ישארו</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ללא פרנסה, ועל פי מעשיהם, אין הם ראויים לעונש שכזה. ונמצא, שאם יש לו "ביטוח חיים" </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">המבטיח את פרנסת בני ביתו, גורם הוא בכך לביצוע גזר - הדין. אך חישוב זה איננו נראה כנכון, וכבר טענו גדולי - תורה רבים את ההיפך, והתירו את </w:t>
+        <w:t xml:space="preserve"> ללא פרנסה, ועל פי מעשיהם, אין הם ראויים לעונש שכזה. ונמצא, שאם יש לו "ביטוח חיים" המבטיח את פרנסת בני ביתו, גורם הוא בכך לביצוע גזר - הדין. אך חישוב זה איננו נראה כנכון, וכבר טענו גדולי - תורה רבים את ההיפך, והתירו את </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00973E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ביטוח החיים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -5708,50 +5871,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEBC0A7" w14:textId="4695B707" w:rsidR="0020425B" w:rsidRPr="0020425B" w:rsidRDefault="0020425B" w:rsidP="005D69DC">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0020425B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>הגרח"ק</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0020425B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A15B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>זצ"ל</w:t>
       </w:r>
       <w:r w:rsidRPr="0020425B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7818,50 +7982,51 @@
     </w:p>
     <w:p w14:paraId="1E0BAB44" w14:textId="77777777" w:rsidR="00C46F57" w:rsidRPr="00001D22" w:rsidRDefault="00C46F57" w:rsidP="00C46F57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001D22">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fire insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B61490" w14:textId="69434D7B" w:rsidR="00C46F57" w:rsidRPr="00001D22" w:rsidRDefault="00C46F57" w:rsidP="00C46F57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001D22">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
@@ -10391,50 +10556,51 @@
     </w:p>
     <w:p w14:paraId="2E5E1DEF" w14:textId="61BEA35F" w:rsidR="008C308E" w:rsidRPr="008C308E" w:rsidRDefault="00B54307" w:rsidP="008C308E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54307">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>תשובות והנהגות</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54307">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (ח</w:t>
       </w:r>
       <w:r w:rsidR="008C308E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54307">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -11729,151 +11895,151 @@
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00001D22" w:rsidRPr="00B1729E" w:rsidSect="00B8336A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="360" w:right="657" w:bottom="720" w:left="900" w:header="360" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49CF9A44" w14:textId="77777777" w:rsidR="00CC51C5" w:rsidRDefault="00CC51C5" w:rsidP="00B234FC">
+    <w:p w14:paraId="6B426385" w14:textId="77777777" w:rsidR="009F2A11" w:rsidRDefault="009F2A11" w:rsidP="00B234FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F0CB6E0" w14:textId="77777777" w:rsidR="00CC51C5" w:rsidRDefault="00CC51C5" w:rsidP="00B234FC">
+    <w:p w14:paraId="6CF5FB47" w14:textId="77777777" w:rsidR="009F2A11" w:rsidRDefault="009F2A11" w:rsidP="00B234FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DFDE88D" w14:textId="77777777" w:rsidR="00CC51C5" w:rsidRDefault="00CC51C5" w:rsidP="00B234FC">
+    <w:p w14:paraId="0E59D3DF" w14:textId="77777777" w:rsidR="009F2A11" w:rsidRDefault="009F2A11" w:rsidP="00B234FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="387DC34E" w14:textId="77777777" w:rsidR="00CC51C5" w:rsidRDefault="00CC51C5" w:rsidP="00B234FC">
+    <w:p w14:paraId="56C47105" w14:textId="77777777" w:rsidR="009F2A11" w:rsidRDefault="009F2A11" w:rsidP="00B234FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A36A403" w14:textId="77777777" w:rsidR="00165621" w:rsidRPr="00421DEE" w:rsidRDefault="00165621" w:rsidP="00421DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10350"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00421DEE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00421DEE">
       <w:rPr>
@@ -11914,51 +12080,51 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00421DEE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
       <w:t>בס"ד</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D3EDEFB" w14:textId="77777777" w:rsidR="00165621" w:rsidRDefault="00165621">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD95866"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="729ADDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -15056,59 +15222,58 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="125003957">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1188131052">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="406728005">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="766735977">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B234FC"/>
     <w:rsid w:val="00001107"/>
     <w:rsid w:val="00001D22"/>
     <w:rsid w:val="00005C1B"/>
     <w:rsid w:val="00057658"/>
@@ -15137,86 +15302,89 @@
     <w:rsid w:val="003D03ED"/>
     <w:rsid w:val="003D6594"/>
     <w:rsid w:val="00405F60"/>
     <w:rsid w:val="0041624C"/>
     <w:rsid w:val="00421DEE"/>
     <w:rsid w:val="00445497"/>
     <w:rsid w:val="004563A4"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="004C007B"/>
     <w:rsid w:val="004C50FD"/>
     <w:rsid w:val="004E2D75"/>
     <w:rsid w:val="00500CCF"/>
     <w:rsid w:val="00503D66"/>
     <w:rsid w:val="005125EF"/>
     <w:rsid w:val="00512775"/>
     <w:rsid w:val="00514795"/>
     <w:rsid w:val="00515D5A"/>
     <w:rsid w:val="00564C05"/>
     <w:rsid w:val="00581601"/>
     <w:rsid w:val="00590968"/>
     <w:rsid w:val="005A0385"/>
     <w:rsid w:val="005A68AC"/>
     <w:rsid w:val="005A75AC"/>
     <w:rsid w:val="005D69DC"/>
     <w:rsid w:val="005E7D46"/>
+    <w:rsid w:val="005F7429"/>
     <w:rsid w:val="006026F9"/>
     <w:rsid w:val="006622DD"/>
     <w:rsid w:val="006737AC"/>
     <w:rsid w:val="00694BAD"/>
     <w:rsid w:val="006A12F9"/>
     <w:rsid w:val="006A24E2"/>
     <w:rsid w:val="006C052C"/>
     <w:rsid w:val="006C6E49"/>
     <w:rsid w:val="006E081E"/>
     <w:rsid w:val="006F019A"/>
     <w:rsid w:val="006F7FEB"/>
     <w:rsid w:val="00713493"/>
     <w:rsid w:val="00765E0F"/>
     <w:rsid w:val="007915E6"/>
     <w:rsid w:val="007A0DB0"/>
     <w:rsid w:val="007B480A"/>
     <w:rsid w:val="007C1F4A"/>
     <w:rsid w:val="007C2E90"/>
+    <w:rsid w:val="0084380F"/>
     <w:rsid w:val="00845440"/>
     <w:rsid w:val="00855279"/>
     <w:rsid w:val="00862F40"/>
     <w:rsid w:val="00864BE9"/>
     <w:rsid w:val="00882BDC"/>
     <w:rsid w:val="00883910"/>
     <w:rsid w:val="008B3C11"/>
     <w:rsid w:val="008C2DEE"/>
     <w:rsid w:val="008C308E"/>
     <w:rsid w:val="008E7356"/>
     <w:rsid w:val="00953E1C"/>
     <w:rsid w:val="0096789E"/>
     <w:rsid w:val="0097171C"/>
     <w:rsid w:val="009739EB"/>
     <w:rsid w:val="00973E1C"/>
     <w:rsid w:val="009B10B5"/>
     <w:rsid w:val="009C6108"/>
     <w:rsid w:val="009C6FEE"/>
+    <w:rsid w:val="009F2A11"/>
     <w:rsid w:val="00A15B07"/>
     <w:rsid w:val="00A3256C"/>
     <w:rsid w:val="00A3490F"/>
     <w:rsid w:val="00A659B9"/>
     <w:rsid w:val="00A73143"/>
     <w:rsid w:val="00A81621"/>
     <w:rsid w:val="00A84B05"/>
     <w:rsid w:val="00A9397C"/>
     <w:rsid w:val="00A95565"/>
     <w:rsid w:val="00AB3950"/>
     <w:rsid w:val="00AE6B70"/>
     <w:rsid w:val="00AF5C11"/>
     <w:rsid w:val="00B1729E"/>
     <w:rsid w:val="00B234FC"/>
     <w:rsid w:val="00B275FD"/>
     <w:rsid w:val="00B516AC"/>
     <w:rsid w:val="00B53787"/>
     <w:rsid w:val="00B54307"/>
     <w:rsid w:val="00B8336A"/>
     <w:rsid w:val="00B934FF"/>
     <w:rsid w:val="00BB1DAF"/>
     <w:rsid w:val="00BC26E1"/>
     <w:rsid w:val="00C2443E"/>
     <w:rsid w:val="00C46F57"/>
     <w:rsid w:val="00C61499"/>
@@ -15270,51 +15438,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1593D369"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{439E798A-5886-4D90-8324-00137DF6EF82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15669,51 +15837,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00216769"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -15806,51 +15973,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B234FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B234FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="282536741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316880741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
@@ -16397,68 +16564,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2544</Words>
-  <Characters>14505</Characters>
+  <Words>2608</Words>
+  <Characters>14869</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
+  <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Toshiba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17015</CharactersWithSpaces>
+  <CharactersWithSpaces>17443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hashem</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>