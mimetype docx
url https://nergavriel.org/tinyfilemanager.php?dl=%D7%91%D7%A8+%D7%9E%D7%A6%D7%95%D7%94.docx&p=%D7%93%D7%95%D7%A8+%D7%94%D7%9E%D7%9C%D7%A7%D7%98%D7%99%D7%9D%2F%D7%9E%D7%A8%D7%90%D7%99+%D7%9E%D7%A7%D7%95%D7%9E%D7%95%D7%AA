--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -24248,51 +24248,67 @@
     <w:p w14:paraId="772C4806" w14:textId="5D8F3D4A" w:rsidR="007967C9" w:rsidRDefault="007967C9" w:rsidP="007967C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7920"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F12D2C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>בנין שלמה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (או"ח סי' ט'  ).</w:t>
+        <w:t xml:space="preserve"> (או"ח סי' ט</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2F2689" w14:textId="360283B8" w:rsidR="005A0ACF" w:rsidRDefault="005A0ACF" w:rsidP="005A0ACF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7920"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005A0ACF">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>פסקי תשובות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
@@ -29676,494 +29692,6334 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>עי' לקמן.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EF2F90" w14:textId="77777777" w:rsidR="00E84E6E" w:rsidRPr="00E84E6E" w:rsidRDefault="00E84E6E" w:rsidP="00E84E6E">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10006C40" w14:textId="77777777" w:rsidR="00E84E6E" w:rsidRPr="00E84E6E" w:rsidRDefault="00E84E6E" w:rsidP="00E84E6E">
+    <w:p w14:paraId="729A083E" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="7920"/>
+        </w:tabs>
         <w:bidi/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84E6E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E84E6E">
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...8 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כשנהיה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גדול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצ"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B458AEB" w14:textId="77777777" w:rsidR="00E84E6E" w:rsidRDefault="00E84E6E" w:rsidP="00E84E6E">
+    <w:p w14:paraId="1A3B380C" w14:textId="2474D591" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מראי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מקומות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בצל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>החכמה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6026">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ר"א דורי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6026">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>רבבות אפרים</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6026">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>קכ"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ה)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>רבבות אפרים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>קכ"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והנהגות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צ"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגר"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נבנצל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ביצחק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יקרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רצ"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סעי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>' ו</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'),</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פסקי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפו"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סוף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE1F235" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קצות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השלחן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צ"ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סוף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י"ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ויש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להסתפק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בקטן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שהגדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במו"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כיון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בקדושת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ממילא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלהבדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קדש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לחול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דנימא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שחייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בקדושת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תוס</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שהיא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במו"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וע"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צריך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להבדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אח"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וי"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דכיון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מקדושת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עצמה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מתוספת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וצ"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3315D0E4" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צבי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קס"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבתי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לחכם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אחד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ששאלני</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קטן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שנתמלאו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שנים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצש"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מחויב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נימא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כיון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נצטוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכחול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לגבי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דידיה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להבדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דלמא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מצות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עליו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בשביל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דעלמא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והשבתי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דנ"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דדמיא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>למאי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפסק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בחת"ס</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סימן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קעב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בנעשה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גדול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצאי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יוה"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלהתענות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תוספות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יוהכ"פ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דמרבינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מקרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בר"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ט </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע"ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דכיון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהעיקר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שייך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לחייבו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהתוספת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יוהכ"פ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עכ"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וחיוב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נראה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עדיף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מחיוב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תוספת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יוה"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נמי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נראה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דלכל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>היותר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אינו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הוספה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>למצות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולהר"מ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דס"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאורייתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יליף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ממצות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זכור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>את</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יום</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דנכלל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מצות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א"כ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כיון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עיקר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לפוטרו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נמי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FB9B8F" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרשז"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שולחן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלמה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רצ"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט"ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ישורון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חט"ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ריש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עמ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קמ"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הליכות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלמה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תפילה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פרק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אגב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אעיר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אותך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהואיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יהי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בע"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לגדול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצ"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>טוב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יבדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בעצמו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכ"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יבדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הכוס</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עבור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אחרים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יתכן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהואיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אצלו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאורייתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ליתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נמי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8BA9E5" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRPr="000F6112" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הליכות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אבן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ישראל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פרק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סעי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קטן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שנעשה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גדול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצאי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חיובו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מדין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חינוך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מכח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שעברה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולכן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אינו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יכול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להוציא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גדולים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אחרים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F6112">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52019413" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5156F">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אליבא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהלכתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גליון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עמ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>טור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ג', </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גליון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ"ז</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עמ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קע"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סוף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>טור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דברי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שי"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גליון</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תרכ"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חיי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שרה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשפ"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00484473">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קטן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שהגדיל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במוצש"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ובסעודת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלכה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ובתוספת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דיל"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קשור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לשבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שאז</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>היה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פטור</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מה"ת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עכ"פ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שהוא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דבר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נפרד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ושמא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בתוספת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וממילא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עליה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהבדלה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00382033">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00382033">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00382033">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00382033">
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חייב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עכ"פ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מדרבנן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219A8D99" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נשמת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רצ"ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תקס"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגדול</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כבר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>התפלל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תפ"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ואמר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אתה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חוננתנו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מוציאו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:rtl/>
+        </w:rPr>
+        <w:br/>
+        <w:t>)ליט"א (עלי שי"ח עמ' קל"ג ב'". ורה לחזור ההיתר לפי הגרשז</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66129990" w14:textId="77777777" w:rsidR="00CB6026" w:rsidRDefault="00CB6026" w:rsidP="00CB6026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E84E6E">
-[...387 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0BCF7855" w14:textId="77777777" w:rsidR="009136B1" w:rsidRPr="00E84E6E" w:rsidRDefault="009136B1" w:rsidP="009136B1">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314812FF" w14:textId="77777777" w:rsidR="00C34436" w:rsidRDefault="00C34436" w:rsidP="009136B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C34436">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
@@ -33184,68 +39040,76 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">עד צאת הכוכבים </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>לאלו שנוהגים להדליק מיד בשקה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ח</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>, היות דבין השמשות</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> היות דבין השמשות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>הוא ספק לילה, ועוד שהרי מבואר בשו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -36255,51 +42119,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>וגם אין מחייבין אותו להמתין מלברך שהחיינו על הדלקת נרות חנוכה עד</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">שיגדיל, אלא מברך מיד בהדלקה </w:t>
+        <w:t xml:space="preserve">שיגדיל, אלא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מברך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מיד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהדלקה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA68EE">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>נר</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ראשון</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA68EE">
         <w:rPr>
@@ -39595,58 +45501,58 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:i/>
           <w:rtl/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="002D26A1" w:rsidRPr="002D26A1" w:rsidSect="003326C4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="540" w:bottom="540" w:left="720" w:header="360" w:footer="90" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01C034B9" w14:textId="77777777" w:rsidR="00561B3F" w:rsidRDefault="00561B3F" w:rsidP="00C81E50">
+    <w:p w14:paraId="34957649" w14:textId="77777777" w:rsidR="009241B0" w:rsidRDefault="009241B0" w:rsidP="00C81E50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B4D99B3" w14:textId="77777777" w:rsidR="00561B3F" w:rsidRDefault="00561B3F" w:rsidP="00C81E50">
+    <w:p w14:paraId="263862D6" w14:textId="77777777" w:rsidR="009241B0" w:rsidRDefault="009241B0" w:rsidP="00C81E50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -39655,58 +45561,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DAAE55" w14:textId="77777777" w:rsidR="00561B3F" w:rsidRDefault="00561B3F" w:rsidP="00C81E50">
+    <w:p w14:paraId="4C9FBFDD" w14:textId="77777777" w:rsidR="009241B0" w:rsidRDefault="009241B0" w:rsidP="00C81E50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F474DE4" w14:textId="77777777" w:rsidR="00561B3F" w:rsidRDefault="00561B3F" w:rsidP="00C81E50">
+    <w:p w14:paraId="6912E023" w14:textId="77777777" w:rsidR="009241B0" w:rsidRDefault="009241B0" w:rsidP="00C81E50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BF183C4" w14:textId="77777777" w:rsidR="00367C93" w:rsidRDefault="00367C93" w:rsidP="003326C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -40181,50 +46087,186 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15965736"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4524EFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="hebrew1"/>
+      <w:lvlText w:val="%1]"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:left="142" w:hanging="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="hebrew1"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="227" w:hanging="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-US" w:bidi="he-IL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="hebrew1"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="57"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="737"/>
+        </w:tabs>
+        <w:ind w:left="737" w:hanging="57"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="hebrew1"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="56"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18390876"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="222A0618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -40306,51 +46348,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B57E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DF6349C"/>
     <w:lvl w:ilvl="0" w:tplc="060C359E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40420,51 +46462,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B00539B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8EBAFA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -40566,51 +46608,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323A2547"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="871CA876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -40695,51 +46737,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40AA0E82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE7003AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:pStyle w:val="Heading"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -40825,51 +46867,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438F00B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F3A2A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -40948,51 +46990,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51626780"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2358634E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -41074,51 +47116,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E06593A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="510A7844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -41231,51 +47273,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647A5F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78A0F120"/>
     <w:lvl w:ilvl="0" w:tplc="7924C990">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="72"/>
         </w:tabs>
         <w:ind w:left="72" w:hanging="72"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -41344,51 +47386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68780063"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F8408BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -41483,51 +47525,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D9E7865"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55FC0B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
@@ -41652,207 +47694,210 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="627854910">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="783810640">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1836802235">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2009361019">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1851870300">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1076980160">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="848640817">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1976061742">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="998771651">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="598025967">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1572690081">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="86192982">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1050034227">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1296137569">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1296137569">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="16" w16cid:durableId="973873560">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="973873560">
+  <w:num w:numId="17" w16cid:durableId="295183693">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A47676"/>
     <w:rsid w:val="000017E2"/>
     <w:rsid w:val="00030396"/>
     <w:rsid w:val="00033F18"/>
     <w:rsid w:val="0004074F"/>
     <w:rsid w:val="000717DE"/>
     <w:rsid w:val="00092170"/>
     <w:rsid w:val="00097F80"/>
     <w:rsid w:val="000B4A05"/>
@@ -41925,82 +47970,85 @@
     <w:rsid w:val="0074537C"/>
     <w:rsid w:val="00745518"/>
     <w:rsid w:val="00770518"/>
     <w:rsid w:val="007967C9"/>
     <w:rsid w:val="007B12B6"/>
     <w:rsid w:val="007C0C9B"/>
     <w:rsid w:val="00800B24"/>
     <w:rsid w:val="00806953"/>
     <w:rsid w:val="00810689"/>
     <w:rsid w:val="00815882"/>
     <w:rsid w:val="0082254A"/>
     <w:rsid w:val="00825A69"/>
     <w:rsid w:val="00831D4A"/>
     <w:rsid w:val="00841FF8"/>
     <w:rsid w:val="00846D31"/>
     <w:rsid w:val="008536AA"/>
     <w:rsid w:val="00854351"/>
     <w:rsid w:val="00866EA1"/>
     <w:rsid w:val="008677BE"/>
     <w:rsid w:val="0088529D"/>
     <w:rsid w:val="008E100E"/>
     <w:rsid w:val="00910947"/>
     <w:rsid w:val="009136B1"/>
     <w:rsid w:val="00915FF6"/>
     <w:rsid w:val="00923D35"/>
+    <w:rsid w:val="009241B0"/>
     <w:rsid w:val="009367EE"/>
     <w:rsid w:val="00943D17"/>
     <w:rsid w:val="00962055"/>
     <w:rsid w:val="00990721"/>
     <w:rsid w:val="00994B9C"/>
     <w:rsid w:val="00995EC2"/>
     <w:rsid w:val="009A0E9A"/>
     <w:rsid w:val="009B637B"/>
     <w:rsid w:val="00A22CB4"/>
     <w:rsid w:val="00A269BF"/>
     <w:rsid w:val="00A41967"/>
     <w:rsid w:val="00A47676"/>
     <w:rsid w:val="00A825A5"/>
     <w:rsid w:val="00A86004"/>
     <w:rsid w:val="00AC595E"/>
     <w:rsid w:val="00AD7F21"/>
     <w:rsid w:val="00B05F53"/>
     <w:rsid w:val="00B11528"/>
     <w:rsid w:val="00B25EFF"/>
     <w:rsid w:val="00B762EF"/>
     <w:rsid w:val="00B83555"/>
     <w:rsid w:val="00B962D7"/>
     <w:rsid w:val="00BC17D2"/>
     <w:rsid w:val="00BD7578"/>
     <w:rsid w:val="00C22465"/>
     <w:rsid w:val="00C27560"/>
     <w:rsid w:val="00C34436"/>
     <w:rsid w:val="00C650EB"/>
     <w:rsid w:val="00C81E50"/>
     <w:rsid w:val="00C82843"/>
     <w:rsid w:val="00C86270"/>
+    <w:rsid w:val="00C87A7C"/>
     <w:rsid w:val="00CA0AD1"/>
+    <w:rsid w:val="00CB6026"/>
     <w:rsid w:val="00CB6741"/>
     <w:rsid w:val="00CB7D86"/>
     <w:rsid w:val="00CE171F"/>
     <w:rsid w:val="00CE448A"/>
     <w:rsid w:val="00CE5093"/>
     <w:rsid w:val="00D05236"/>
     <w:rsid w:val="00D07125"/>
     <w:rsid w:val="00D23B00"/>
     <w:rsid w:val="00D875EA"/>
     <w:rsid w:val="00D90C2B"/>
     <w:rsid w:val="00D95641"/>
     <w:rsid w:val="00DA27B1"/>
     <w:rsid w:val="00DB637E"/>
     <w:rsid w:val="00DB7DCC"/>
     <w:rsid w:val="00DC5B4F"/>
     <w:rsid w:val="00DD1189"/>
     <w:rsid w:val="00DD5C04"/>
     <w:rsid w:val="00DD5DD7"/>
     <w:rsid w:val="00DE724A"/>
     <w:rsid w:val="00DF3B9E"/>
     <w:rsid w:val="00E03D1C"/>
     <w:rsid w:val="00E2485C"/>
     <w:rsid w:val="00E55CDF"/>
     <w:rsid w:val="00E57291"/>
     <w:rsid w:val="00E7306B"/>
@@ -42976,66 +49024,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>31345</Characters>
+  <Pages>10</Pages>
+  <Words>5734</Words>
+  <Characters>32685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>272</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36771</CharactersWithSpaces>
+  <CharactersWithSpaces>38343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RStilerman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>