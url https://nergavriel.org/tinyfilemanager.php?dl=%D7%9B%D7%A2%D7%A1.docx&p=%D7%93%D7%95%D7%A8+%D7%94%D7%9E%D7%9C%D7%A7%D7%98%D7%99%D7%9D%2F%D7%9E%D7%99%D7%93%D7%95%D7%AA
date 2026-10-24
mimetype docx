--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5AADEB23" w14:textId="77777777" w:rsidR="00607E93" w:rsidRDefault="00607E93" w:rsidP="000A3B6D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF082E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>כעס</w:t>
       </w:r>
     </w:p>
@@ -151,196 +151,163 @@
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014273E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:rtl/>
         </w:rPr>
         <w:t>קשה לשכחה.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2306248D" w14:textId="77777777" w:rsidR="00D32872" w:rsidRPr="0014273E" w:rsidRDefault="00D32872" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014273E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:rtl/>
         </w:rPr>
-        <w:t>למירמא</w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>למירמא אימתא אאינשי ביתיה.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB4FC8E" w14:textId="77777777" w:rsidR="00D32872" w:rsidRPr="0014273E" w:rsidRDefault="00D32872" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014273E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:i/>
           <w:rtl/>
         </w:rPr>
         <w:t>מה האיסור של כעס.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6349AA6D" w14:textId="77777777" w:rsidR="00D32872" w:rsidRPr="00B545F5" w:rsidRDefault="00D32872" w:rsidP="00B545F5">
+    <w:p w14:paraId="6349AA6D" w14:textId="77777777" w:rsidR="00D32872" w:rsidRDefault="00D32872" w:rsidP="00B545F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014273E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:i/>
           <w:rtl/>
         </w:rPr>
         <w:t>איסור לפני עיור למידות.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1881E306" w14:textId="2C70841A" w:rsidR="002F771D" w:rsidRPr="00B545F5" w:rsidRDefault="002F771D" w:rsidP="00B545F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F771D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>איך לתקן מדתך</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:i/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1C0572" w14:textId="77777777" w:rsidR="0014273E" w:rsidRDefault="0014273E" w:rsidP="009351B1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="0014273E" w:rsidSect="0014273E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="540" w:right="626" w:bottom="720" w:left="720" w:header="360" w:footer="184" w:gutter="0"/>
           <w:cols w:num="3" w:space="708"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A09A4D3" w14:textId="0F43CAF3" w:rsidR="00D32872" w:rsidRDefault="00D32872" w:rsidP="009351B1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F053E9E" w14:textId="0CE49374" w:rsidR="00F65111" w:rsidRDefault="00D32872" w:rsidP="00FD4121">
+    <w:p w14:paraId="5F053E9E" w14:textId="069B2BB8" w:rsidR="00F65111" w:rsidRDefault="00D32872" w:rsidP="00FD4121">
       <w:pPr>
         <w:ind w:left="120" w:hanging="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>דור המלקטים</w:t>
       </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05303">
         <w:rPr>
@@ -395,302 +362,303 @@
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>שער הענוה פרק ג</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>'</w:t>
+        <w:t xml:space="preserve">'), </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85" w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארחות הצדיקים</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> הצדיקים</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שער הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארח מישרים</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4774A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111" w:rsidRPr="003A7000">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:r w:rsidR="00F4774A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ילין</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
-          <w:rtl/>
-[...1 lines deleted...]
-        <w:t>שער הכעס</w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85" w:rsidRPr="00F4774A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארחות יושר</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001574C5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">פרק י"ז, </w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F65111">
+        <w:t>שער כעס וקפידא),</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F65111">
-[...31 lines deleted...]
-      <w:r w:rsidR="00F4774A">
+      <w:r w:rsidR="00DF7A6D" w:rsidRPr="00B479E0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אריה שאג</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B479E0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ג מבוא הכעס),</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F65111" w:rsidRPr="003A7000">
-[...26 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="006C4F85" w:rsidRPr="006C4F85">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פסקי תשובות</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי' קנ"ו</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אות ה')</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5C9D">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-      <w:r w:rsidR="006C4F85">
+      <w:r w:rsidR="00BC5C9D" w:rsidRPr="00BC5C9D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רוח נכון</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5C9D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (מידת הכעס)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B479E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006C4F85" w:rsidRPr="006C4F85">
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> (מידת הכעס)</w:t>
+      <w:r w:rsidR="00B479E0" w:rsidRPr="00B479E0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בגנות הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="00B479E0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (כהן)</w:t>
       </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674018ED" w14:textId="77777777" w:rsidR="00E05303" w:rsidRPr="00FD4121" w:rsidRDefault="00E05303" w:rsidP="00E05303">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21091AA9" w14:textId="1F367414" w:rsidR="004F3B52" w:rsidRDefault="00D32872" w:rsidP="004F3B52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
@@ -712,51 +680,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ל: מדה רעה</w:t>
       </w:r>
       <w:r w:rsidR="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755081B5" w14:textId="219BC813" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="004F3B52">
+    <w:p w14:paraId="755081B5" w14:textId="6BD88AF2" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">אגרת </w:t>
       </w:r>
       <w:r w:rsidRPr="004F3B52">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הרמב</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
@@ -777,447 +745,292 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C762B6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
+      <w:r w:rsidR="007D3002">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שמע בני מוסר אביך ואל תטוש תורת אמך (משלי א').</w:t>
+      </w:r>
+      <w:r w:rsidR="00651F76">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B2D01">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>תתנהג תמיד לדבר</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> כל דבריך בנחת, לכל אדם ובכל עת, ובזה תנצל מן הכעס, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3B52">
+      <w:r w:rsidRPr="007D3002">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">שהיא מדה </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00313C0F">
+        <w:t>שהיא מדה רעה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3002">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> להחטיא בני אדם</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, וכן אמרו רבותינו ז</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ל (נדרים דף </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> בו</w:t>
+        <w:t>ל (נדרים דף כב.) כל הכועס כל מיני גיהנם שולטין בו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8D056D" w14:textId="4CD0AF5B" w:rsidR="004F3B52" w:rsidRDefault="004F3B52" w:rsidP="004F3B52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3B52">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ברכות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">דף </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>דף כט</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">:) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">אמר ליה </w:t>
       </w:r>
       <w:r w:rsidRPr="004F3B52">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אליהו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> לרב יהודה אחוה </w:t>
-[...50 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> לרב יהודה אחוה דרב סלא חסידא: לא תרתח ולא תחטי</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3915E610" w14:textId="77777777" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="009351B1">
       <w:pPr>
         <w:ind w:left="120" w:hanging="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1827C7E3" w14:textId="5431391D" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="009351B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>נדרים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (דף </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.) </w:t>
+        <w:t xml:space="preserve"> (דף כב.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">אמר רבי שמואל בר נחמני אמר רבי יונתן: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כל הכועס כל מיני </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> בו</w:t>
+        <w:t>כל הכועס כל מיני גיהנם שולטין בו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, שנאמר: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>קהלת</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -1230,65 +1043,51 @@
         <w:t xml:space="preserve"> י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>א</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> והסר כעס מלבך והעבר רעה מבשרך, ואין רעה אלא </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, שנאמר: </w:t>
+        <w:t xml:space="preserve"> והסר כעס מלבך והעבר רעה מבשרך, ואין רעה אלא גיהנם, שנאמר: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">משלי </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">פרק </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -1453,174 +1252,114 @@
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ור' אליעזר </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> בו</w:t>
+        <w:t>ור' אליעזר וחביריו שנקרעה ספר תורה על ידן מתוך שבאו לכלל כעס באו לכלל חטא שכל הכועס כל מיני גיהנם שולטין בו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4F9840" w14:textId="75D17CB0" w:rsidR="00D32872" w:rsidRDefault="009351B1" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="30"/>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">פי' </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הרא</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ש</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-        <w:t>. ד</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (נדרים דף כב. ד</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה כל</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -1635,190 +1374,137 @@
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>א</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">נ מתוך כעסו בא לידי עבירה ומשליט עליו </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>נ מתוך כעסו בא לידי עבירה ומשליט עליו גיהנם</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E909DA1" w14:textId="2E427FB2" w:rsidR="00D32872" w:rsidRDefault="009351B1" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="30"/>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מאירי</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (נדרים דף </w:t>
-[...15 lines deleted...]
-        <w:t>. ד</w:t>
+        <w:t xml:space="preserve"> (נדרים דף כב. ד</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה מאחר</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כל אדם הכועס כל מיני </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> בו ר</w:t>
+        <w:t>כל אדם הכועס כל מיני גיהנם שולטין בו ר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ל שהוא פתח ושרש לכל עבירות שבעולם ונמצא בסיבתו מוכן לכל מיני עונשין והוא שאמר שלמה הסר כעס מלבך והעבר רעה מבשרך</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1903,102 +1589,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="009351B1">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>והכעס הוא שורש היצר הרע שורש לכל העבירות וכמו שאמרו (נדרים כ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="009351B1">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ב א) כל הכועס כל מיני </w:t>
-[...50 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ב א) כל הכועס כל מיני גיהנום שולטין בו היינו כיון שעל ידי הכעס יכול לבוא לכל מיני חטאים ועל ידי זה שולטין בו כל מיני גיהנום</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="009351B1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07807216" w14:textId="55394E69" w:rsidR="006C4F85" w:rsidRDefault="006C4F85" w:rsidP="006C4F85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="30"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2056,219 +1692,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ועוד </w:t>
-[...167 lines deleted...]
-        <w:t xml:space="preserve"> ויזכה לחיי עולם הבא</w:t>
+        <w:t>ועוד אחז"ל כל הכועס כל מיני גיהנם שולטין בו, והכונה הוא דלכל עון בפני עצמו יש בגיהנם עונש המיוחד לאותו העון, וע"י מדת הכעס בא האדם כמעט לכל מיני עונות למתבונן ברוע המדה ההיא, עד שאמרו עליו חז"ל שבידוע שעונותיו מרובין מזכיותיו, לכן אמרו כל מיני גיהנם שולטין בו. לכן צריך האדם להסיר הכעס מלבו וינצל מדינה של גיהנם ויזכה לחיי עולם הבא</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455301A9" w14:textId="77777777" w:rsidR="00D32872" w:rsidRDefault="009351B1" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -2276,225 +1744,137 @@
         </w:rPr>
         <w:t>פירוש, שגורם לכופר בעיקר</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C739207" w14:textId="51E027F4" w:rsidR="009351B1" w:rsidRPr="00FD4121" w:rsidRDefault="009351B1" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ן</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (נדרים דף </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (נדרים דף כב. ד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>כב</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ה כל</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32872">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32872">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>. ד</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...15 lines deleted...]
-        <w:t>–</w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כל אדם הכועס כל מיני גיהנם שולטים בו</w:t>
+      </w:r>
+      <w:r w:rsidR="00741091">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> כליו בחמתו יהיה בעיניך כעובד עבודת כוכבים</w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לפי שהכעס מביאו לכפור בעיקר כדאמרינן בפרק רבי אליעזר דאורג (שבת קה:) דמשבר כליו בחמתו יהיה בעיניך כעובד עבודת כוכבים</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B5E406" w14:textId="77777777" w:rsidR="009351B1" w:rsidRPr="00FD4121" w:rsidRDefault="009351B1" w:rsidP="00BF4596">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14F9669D" w14:textId="32FCA5CF" w:rsidR="003A7000" w:rsidRPr="003A7000" w:rsidRDefault="003A7000" w:rsidP="009351B1">
       <w:pPr>
@@ -2941,389 +2321,204 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ב) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> הנשמה קדושה מסתלק ממנו ושורה במקומה רוח רעה היא עבודה זרה נקראת אל זר ועל זה נאמר לא יהיה בך אל זר וכתיב חדלו לכם מן האדם </w:t>
+      <w:r w:rsidRPr="00186957">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בזוהר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פ' תצוה אמר דהכועס הנשמה קדושה מסתלק ממנו ושורה במקומה רוח רעה היא עבודה זרה נקראת אל זר ועל זה נאמר לא יהיה בך אל זר וכתיב חדלו לכם מן האדם </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20EED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>הכעסן אשר בכעסו החליף הנשמה בעבודה זרה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> זהו פי' אשר נשמה באפו כי במה נחשב הוא אל תקרא במה אלא במה כלומר כי הוא עצמו נחשב ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ז ועל זה רמז בתורה </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> מסכה לא תעשה לך כלומר לא תעשה עצמך ע</w:t>
+        <w:t>ז ועל זה רמז בתורה אלהי מסכה לא תעשה לך כלומר לא תעשה עצמך ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ז והיינו ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">י כעס הרי לא תעשה וסמיך ליה את חג המצות תשמור למצות עשה רמז שישמור את הנשמה הקדושה שבו לא </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ממנו ע</w:t>
+        <w:t>י כעס הרי לא תעשה וסמיך ליה את חג המצות תשמור למצות עשה רמז שישמור את הנשמה הקדושה שבו לא תפרד ממנו ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>י הכעס אלא יהיה לבו נח ומיושב תמיד ועל זה אמרו במדרש הנעלם שנרמז בתורה ונח מצא חן בעיני ה' כלומר ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">י שהיה לבו תמיד נח ומיושב מצא חן בעיני ה' </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> מידי פשוטן דרך רמז נאמר בהם למשה בסיני כל אלו הדברים, ענף מצוה</w:t>
+        <w:t>י שהיה לבו תמיד נח ומיושב מצא חן בעיני ה' דכל ניחא מסטרא דקדושה וכל רוגזא מסטרא דמסאבא וכתיב בתריה אלה תולדות נח כו' שלשה פעמים נח שמתוך שלבו נח ומיושב מאד יהיה נח בדבורו נח בהילוכו נח במעשיו ואף על פי שאין המקראות יוצאין מידי פשוטן דרך רמז נאמר בהם למשה בסיני כל אלו הדברים, ענף מצוה</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F714855" w14:textId="6C6CADDC" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="003A7000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511447">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ארחות</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> הצדיקים</w:t>
+        <w:t>ארחות הצדיקים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>שער הכעס</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כללו של דבר: אין הכעסן מקבל שום מידה טובה, אם לא יסיר </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> הכעס</w:t>
+        <w:t>כללו של דבר: אין הכעסן מקבל שום מידה טובה, אם לא יסיר מלבו הכעס</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F0AF23" w14:textId="77777777" w:rsidR="00BF4596" w:rsidRPr="00BF4596" w:rsidRDefault="00BF4596" w:rsidP="00BF4596">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F838BB8" w14:textId="741996EB" w:rsidR="006939D3" w:rsidRPr="006939D3" w:rsidRDefault="006939D3" w:rsidP="00FD4121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -3427,58 +2622,51 @@
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidR="006939D3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> משנה י</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="006939D3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>א</w:t>
       </w:r>
       <w:r w:rsidR="006939D3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>)</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006D74DD" w14:textId="77777777" w:rsidR="006939D3" w:rsidRPr="006939D3" w:rsidRDefault="006939D3" w:rsidP="006939D3">
       <w:pPr>
         <w:ind w:left="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="060119FA" w14:textId="31BA3389" w:rsidR="006939D3" w:rsidRDefault="006939D3" w:rsidP="006939D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006939D3">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תהלים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3519,108 +2707,79 @@
         <w:t xml:space="preserve">') </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">רשע יראה וכעס שניו </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> רשעים תאבד</w:t>
+        <w:t>רשע יראה וכעס שניו יחרק ונמס תאות רשעים תאבד</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EDCE03" w14:textId="45096298" w:rsidR="006939D3" w:rsidRDefault="006939D3" w:rsidP="006939D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006939D3">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>אוצר מדרשים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (אייזנשטיין</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> גדול וגדולה עמוד </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -3628,224 +2787,179 @@
         <w:t xml:space="preserve">פ') </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">גדול המעביר על </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ואינו כועס </w:t>
+        <w:t xml:space="preserve">גדול המעביר על מדותיו ואינו כועס </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>שכל הכועס נקרא רשע</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> שנאמר רשע יראה וכעס</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30787D7E" w14:textId="77777777" w:rsidR="003675BE" w:rsidRDefault="003675BE" w:rsidP="003675BE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC60359" w14:textId="48FC478F" w:rsidR="003675BE" w:rsidRPr="003675BE" w:rsidRDefault="003675BE" w:rsidP="003675BE">
+    <w:p w14:paraId="0DC60359" w14:textId="407E5316" w:rsidR="003675BE" w:rsidRPr="003675BE" w:rsidRDefault="003675BE" w:rsidP="003675BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003675BE">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>נדרים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">דף </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>דף כב</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">:) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כל הכועס - אפי' שכינה אינה חשובה כנגדו, שנאמר: רשע כגובה אפו בל ידרוש אין </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>כל הכועס</w:t>
+      </w:r>
+      <w:r w:rsidR="00651F76">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אפי' שכינה אינה חשובה כנגדו, שנאמר: רשע כגובה אפו בל ידרוש אין אלהים כל מזמותיו</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> רב נחמן בר יצחק אמר: בידוע שעונותיו מרובין מזכיותיו, שנאמר: ובעל </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> רב פשע</w:t>
+        <w:t xml:space="preserve"> רב נחמן בר יצחק אמר: בידוע שעונותיו מרובין מזכיותיו, שנאמר: ובעל חימה רב פשע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB5834E" w14:textId="48380F05" w:rsidR="003675BE" w:rsidRDefault="003675BE" w:rsidP="003675BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003675BE">
         <w:rPr>
@@ -3863,141 +2977,116 @@
       </w:r>
       <w:r w:rsidRPr="003675BE">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">נדרים דף </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>נדרים דף כב</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">:) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ובעל חמה רב פשע. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ומי שהוא בעל חמה בידוע הוא שיש לו רוב פשעים ונקרא רשע</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> על כן אין </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> על כן אין מספיקין בידו לעשות תשובה שימנעו ממנו החמה שגורם לו לחטוא</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="665234F9" w14:textId="77777777" w:rsidR="00186957" w:rsidRDefault="00186957" w:rsidP="00186957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6A349D2C" w14:textId="7E31CCE6" w:rsidR="00AB3911" w:rsidRPr="00AB3911" w:rsidRDefault="00AB3911" w:rsidP="00AB3911">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מראי מקמות.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578E9016" w14:textId="58CFD723" w:rsidR="00AB3911" w:rsidRDefault="00AB3911" w:rsidP="00AB3911">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4013,205 +3102,141 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (נדה דף ל:) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ומ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>ש</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ש היה בעיניך כרשע, נראה אע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> היה בעיניך כרשע, נראה אע</w:t>
+        <w:t>ג דהוא צדיק עכ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ג דהוא צדיק </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> אם יסתכל בעונות שהם בעקביו שהם כעס וגאוה וכיוצא </w:t>
+        <w:t xml:space="preserve">ז אם יסתכל בעונות שהם בעקביו שהם כעס וגאוה וכיוצא </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ששקולים לעונת חמורות ימצא עצמו כרשע</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> בכף הדמיון ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ד שאמרו כל הכועס כאלו </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ד שאמרו כל הכועס כאלו עע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>עע</w:t>
+        <w:t>ז, כל המתגאה כאלו עע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3911">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>ז</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> כאלו שופך דמים</w:t>
+        <w:t>ז, וכל המלבין פני חבירו כאלו שופך דמים</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550C136F" w14:textId="77777777" w:rsidR="006939D3" w:rsidRPr="006939D3" w:rsidRDefault="006939D3" w:rsidP="006939D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="377B856B" w14:textId="0391EC7B" w:rsidR="00FD4121" w:rsidRPr="00FD4121" w:rsidRDefault="00FD4121" w:rsidP="00FD4121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -4260,917 +3285,379 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36878B05" w14:textId="567D1173" w:rsidR="00FD4121" w:rsidRDefault="00FD4121" w:rsidP="00173AC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>נדרים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (דף </w:t>
-[...15 lines deleted...]
-        <w:t>:)</w:t>
+        <w:t xml:space="preserve"> (דף כב:)</w:t>
       </w:r>
       <w:r w:rsidR="0042407B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0042407B" w:rsidRPr="0042407B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>סמ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0042407B" w:rsidRPr="0042407B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ג</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0042407B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (עשה סי' ט</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0042407B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ז)</w:t>
       </w:r>
       <w:r w:rsidR="00173AC6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כל הכועס ... ר' ירמיה </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">כל הכועס ... ר' ירמיה מדיפתי אמר: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>משכח</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>משכח תלמודו</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> תלמודו</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ומוסיף טיפשות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">, שנאמר: כי כעס בחיק כסילים ינוח, וכתיב: וכסיל יפרוש </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, שנאמר: כי כעס בחיק כסילים ינוח, וכתיב: וכסיל יפרוש אולת</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08ED0E2B" w14:textId="59D66C19" w:rsidR="00FD4121" w:rsidRDefault="00FD4121" w:rsidP="00FD4121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מהרש</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>א</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...168 lines deleted...]
-        <w:t xml:space="preserve"> ותלמידיו </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (חידושי אגדות נדרים דף כב: ד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ה משכח) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">משכח תלמודו ומוסיף כו' שנאמר כעס בחיק כסילים גו'. מדת החכמים גם כשכועסים עם חביריהם או תלמידיהן נוחין לרצות ומעבירין על מדותיהם אבל זה הכסיל אינו נוח לרצות והכעס מונח זמן רב בחיקו עם חביריו ותלמידיו </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>וע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>י זה הוא לומד בד בבד</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...267 lines deleted...]
-        <w:t>וק</w:t>
+        <w:t xml:space="preserve"> ומטפש כדאמרינן פ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק דתענית חרב אל הבדים ונואלו כו' וז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש וכסיל יפרוש אולת שע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י זה שאין לו חבר ותלמיד יפרוש אולת בתורה שאינו מכוין לפרש האמת כמ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש שם הרבה למדתי מרבותי ויותר מחבירי ויותר מתלמידי כו' וק</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ל</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094548D0" w14:textId="3CE0961C" w:rsidR="00FD4121" w:rsidRDefault="00FD4121" w:rsidP="00FD4121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>פסחים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (דף </w:t>
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> איעלם מיניה. אם נביא הוא נבואתו מסתלקת ממנו, מאלישע ...</w:t>
+        <w:t xml:space="preserve"> (דף סו:) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ריש לקיש אמר: כל אדם שכועס, אם חכם הוא חכמתו מסתלקת ממנו, אם נביא הוא נבואתו מסתלקת ממנו. אם חכם הוא חכמתו מסתלקת ממנו, ממשה. דכתיב: ויקצף משה על פקודי החיל וגו' וכתיב ויאמר אלעזר הכהן אל אנשי הצבא הבאים למלחמה זאת חקת התורה אשר צוה ה' את משה וגו' מכלל דמשה איעלם מיניה. אם נביא הוא נבואתו מסתלקת ממנו, מאלישע ...</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48376098" w14:textId="7611A4F9" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5188,507 +3675,335 @@
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ח</w:t>
       </w:r>
       <w:r w:rsidR="007C39A2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> [עמ' ק"א]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007C39A2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הו"ד</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C39A2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ב</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>פסקי תשובות סי' קנ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ו </w:t>
-[...13 lines deleted...]
-        <w:t>' ל</w:t>
+        <w:t>ו הע' ל</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ג) – </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>עיקר השכחה היא באה עבור הכעס</w:t>
       </w:r>
       <w:r w:rsidR="007C39A2" w:rsidRPr="007C39A2">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ובעבור </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> בשמותיו יתברך</w:t>
+        <w:t xml:space="preserve"> ובעבור שמוש בשמותיו יתברך</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F817D17" w14:textId="2141B9DB" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אורחות צדיקים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (שער הכעס) – </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ואף </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">' ... </w:t>
+        <w:t xml:space="preserve">ואף משכח תלמודו ומוסיף טפשות, שנאמר (קהלת ז ט): 'כי כעס בחיק כסילים ינוח', וכתיב (משלי יג טז): 'וכסיל יפרוש אולת' ... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>מי לנו גדול ממשה רבינו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">, עליו השלום, שכעס בשלושה מקומות ובא לכלל טעות, כמו שנאמר ... מלמד שנשתכחה הלכה ממשה (ויקרא רבה </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> א)</w:t>
+        <w:t>, עליו השלום, שכעס בשלושה מקומות ובא לכלל טעות, כמו שנאמר ... מלמד שנשתכחה הלכה ממשה (ויקרא רבה יג א)</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A894F9" w14:textId="5C66AE3C" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ק</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00313C0F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>זצ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00313C0F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ספר </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> אות ג').</w:t>
+        <w:t xml:space="preserve"> (ספר זכרון [בתוך ס' שיח השדה ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א] ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב אות ג').</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F680872" w14:textId="4E5C9475" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שמירת הגוף והנפש</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (סי' רל</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ז </w:t>
-[...13 lines deleted...]
-        <w:t>' י</w:t>
+        <w:t>ז הע' י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>א, סי' רס</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ט </w:t>
-[...13 lines deleted...]
-        <w:t>' כ</w:t>
+        <w:t>ט הע' כ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ט).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3518DE26" w14:textId="42399FF0" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -5716,77 +4031,63 @@
           <w:b/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160F1E64" w14:textId="4866A9BE" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ואין למו מכשול</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> פרק כ</w:t>
+        <w:t xml:space="preserve"> (ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז פרק כ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">א אות כ') – </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>כל הכועס תלמודו משתכח ממנו</w:t>
       </w:r>
@@ -5887,806 +4188,654 @@
     <w:p w14:paraId="298B4C3A" w14:textId="77777777" w:rsidR="00FD4121" w:rsidRDefault="00FD4121" w:rsidP="00FD4121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>המסתכל בפני אדם הכועס</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, או בפני נדה.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2960A66B" w14:textId="2C0442E4" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+    <w:p w14:paraId="2960A66B" w14:textId="648DD35A" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ס' חסידים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (סי' </w:t>
-[...67 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (סי' תתשכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ו) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בשעה שאדם כועס אל יסתכל אדם בו, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B479E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
+        <w:t>כי עם ראיית עינים מלאך רע עומד וממהר לנקום על צערו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ועוד </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
         <w:t>קשה לשכחה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> תלמודו. וגם פני הנדה בשעה שדמים מצויים בה</w:t>
+        <w:t xml:space="preserve"> שמשכח תלמודו. וגם פני הנדה בשעה שדמים מצויים בה</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A2F6CA" w14:textId="7F7CC981" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+    <w:p w14:paraId="2AC17765" w14:textId="5B0E1E0E" w:rsidR="00B479E0" w:rsidRDefault="00B479E0" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...83 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A77C1A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ספר זכירה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ענין שכחה) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77C1A">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והמסתכל באדם הכועס ובאשה נדה שדמים מצויין בה ... בא שכחה"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E26971" w14:textId="53C7337F" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+    <w:p w14:paraId="10A2F6CA" w14:textId="7F7CC981" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ישועות חכמה</w:t>
-[...29 lines deleted...]
-        <w:t>ספר חסידים</w:t>
+        <w:t>נפש חיים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (פאלאג'י, מערכת ש' אות נ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">א) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ומצינו עוד סיבות אחרות לשכחה ... ח' המסתכל בפני הכועס או בפני נידה בשעה שדמים מצויין בה תלמודו משתכח ספר החסידים סימן אלף קנ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F3E785" w14:textId="6CCCBD96" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+    <w:p w14:paraId="56E26971" w14:textId="53C7337F" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...144 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ישועות חכמה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ג סעי' ו') – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ספר חסידים</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1605C07F" w14:textId="50E94700" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+    <w:p w14:paraId="46F3E785" w14:textId="6CCCBD96" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>תו יהושע</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>לקוטי מהרי</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח</w:t>
       </w:r>
-      <w:r w:rsidR="00F616F6">
-[...39 lines deleted...]
-    <w:p w14:paraId="75B6802E" w14:textId="5BAD7AD7" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סדר תפילת ר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ בן הקנה ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א עמ' קנ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ב-ב') – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">והנה יש עוד דברים </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk123148311"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">הקשים לשכחה המסתכל באדם שכועס </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ובאשה בשעת שהדמים מצויין בה (ס' חסידים סי' תתשכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1605C07F" w14:textId="50E94700" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ארך אפים</w:t>
-[...110 lines deleted...]
-    <w:p w14:paraId="75605FD1" w14:textId="594EFE4A" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+        <w:t>תו יהושע</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ב </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כלל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד' אות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י').</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B6802E" w14:textId="5BAD7AD7" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' א' סוף סעי' ד') – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אסור להסתכל בפני הכועס בשעה שכועס, (ובס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח סי' תתשכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו כתב ... וג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז קשה לשכחה, ובספרים כתבו שזה פוגם בנפש מאד)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75605FD1" w14:textId="594EFE4A" w:rsidR="00616CEF" w:rsidRDefault="00616CEF" w:rsidP="00616CEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ק</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00313C0F">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>זצ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00313C0F">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ספר </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> אות ל</w:t>
+        <w:t xml:space="preserve"> (ספר זכרון [בתוך ס' שיח השדה ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א] ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב אות ל</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ז) – </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ס</w:t>
       </w:r>
@@ -6866,267 +5015,131 @@
           <w:b/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33549135" w14:textId="77777777" w:rsidR="0014273E" w:rsidRDefault="0014273E" w:rsidP="0014273E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E535D58" w14:textId="77777777" w:rsidR="003A7000" w:rsidRDefault="003A7000" w:rsidP="003A7000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>למירמא</w:t>
-[...61 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>למירמא אימתא אאינשי ביתיה</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F30D08F" w14:textId="30574992" w:rsidR="003A7000" w:rsidRDefault="003A7000" w:rsidP="003A7000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:ind w:left="85"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7000">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שבת</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (דף </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">:) </w:t>
+        <w:t xml:space="preserve"> (דף קה:) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>הקורע בחמתו ובאבלו ועל מתו חייב</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ... </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דקא עביד למירמא אימתא אאינשי ביתיה</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBDE4C0" w14:textId="77777777" w:rsidR="003A7000" w:rsidRDefault="003A7000" w:rsidP="008C37BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FD7BAF" w14:textId="77777777" w:rsidR="003A7000" w:rsidRDefault="003A7000" w:rsidP="003A7000">
       <w:pPr>
         <w:numPr>
@@ -7159,189 +5172,134 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>רק לראות כעס</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4855BD" w14:textId="12FE56EC" w:rsidR="006C4F85" w:rsidRDefault="003A7000" w:rsidP="006C4F85">
+    <w:p w14:paraId="7B4855BD" w14:textId="10AC2268" w:rsidR="006C4F85" w:rsidRDefault="003A7000" w:rsidP="006C4F85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="003A7000">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארח מישרים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט סעי' ד', הע' ה'</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7000">
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> עד שכעסו ישלוט עליו, אלא יראה עצמו כועס</w:t>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שגם בכה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג לא יכעוס עד שכעסו ישלוט עליו, אלא יראה עצמו כועס</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387EAB90" w14:textId="42594984" w:rsidR="003A7000" w:rsidRDefault="003A7000" w:rsidP="006C4F85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -7412,79 +5370,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> אות ה') </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ואם כי התירו חז"ל להטיל אימה יתירה על אנשי ביתו כדי להדריכן ולהחזירן למוטב, מ"מ כתבו בספרי מוסר שיש למעט בזה עד קצה האפשרות, כי לא התירו חז"ל אלא להראות כאילו כועס, אך כעס ממש מאן </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> באמת</w:t>
+        <w:t>ואם כי התירו חז"ל להטיל אימה יתירה על אנשי ביתו כדי להדריכן ולהחזירן למוטב, מ"מ כתבו בספרי מוסר שיש למעט בזה עד קצה האפשרות, כי לא התירו חז"ל אלא להראות כאילו כועס, אך כעס ממש מאן דכר שמיה, ועושה פעולה הפוכה של הדרכה טובה וחינוך, ומי יערב שיוכל לשלוט בעצמו בשעה שמטיל אימה שלא יכעוס באמת</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E88759F" w14:textId="77777777" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:ind w:left="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04154B74" w14:textId="30844A06" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
@@ -7588,135 +5518,51 @@
       </w:r>
       <w:r w:rsidR="00492908">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">פרק א' הל' ד', </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">קשה שהרי </w:t>
-[...83 lines deleted...]
-        <w:t>'</w:t>
+        <w:t>קשה שהרי במדת הכעס כתב בפרק שלאחר זה שבמדה זו צריך להרחיק מאד ולא יכעוס אפילו על דבר שראוי לכעוס עליו וכו'. וכאן כתב ולא כמת וכו' ולא יכעוס אלא על דבר גדול שראוי לכעוס עליו וכו'</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA915B1" w14:textId="7B0ED765" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -7780,163 +5626,65 @@
         <w:t xml:space="preserve">פרק א' הל' ד') </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">הדרך הישרה היא מדה בינונית שבכל דעה ודעה מכל הדעות שיש לו לאדם, והיא הדעה שהיא רחוקה משתי הקצוות ריחוק </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> אותם בדרך האמצעית כדי שיהא שלם בגופו, כיצד </w:t>
+        <w:t xml:space="preserve">הדרך הישרה היא מדה בינונית שבכל דעה ודעה מכל הדעות שיש לו לאדם, והיא הדעה שהיא רחוקה משתי הקצוות ריחוק שוה ואינה קרובה לא לזו ולא לזו, לפיכך צוו חכמים הראשונים שיהא אדם שם דעותיו תמיד ומשער אותם ומכוין אותם בדרך האמצעית כדי שיהא שלם בגופו, כיצד </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD179E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>לא יהא בעל חמה נוח לכעוס ולא כמת שאינו מרגיש אלא בינוני</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">, לא </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> כראוי למי שצריך, ולא יהא מהולל ושוחק ולא עצב ואונן אלא שמח כל ימיו בנחת בסבר פנים יפות, וכן שאר דעותיו, ודרך זו היא דרך החכמים, כל אדם שדעותיו דעות בינוניות ממוצעות נקרא חכם</w:t>
+        <w:t>, לא יכעוס אלא על דבר גדול שראוי לכעוס עליו כדי שלא יעשה כיוצא בו פעם אחרת, וכן לא יתאוה אלא לדברים שהגוף צריך להן ואי אפשר להיות בזולתן כענין שנאמר צדיק אוכל לשובע נפשו, וכן לא יהיה עמל בעסקו אלא להשיג דבר שצריך לו לחיי שעה כענין שנאמר טוב מעט לצדיק, ולא יקפוץ ידו ביותר, ולא יפזר ממונו אלא נותן צדקה כפי מסת ידו ומלוה כראוי למי שצריך, ולא יהא מהולל ושוחק ולא עצב ואונן אלא שמח כל ימיו בנחת בסבר פנים יפות, וכן שאר דעותיו, ודרך זו היא דרך החכמים, כל אדם שדעותיו דעות בינוניות ממוצעות נקרא חכם</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB212AD" w14:textId="6A4F6E6A" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -7993,288 +5741,107 @@
         <w:t xml:space="preserve">פרק ב' הל' ג') </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ויש דעות שאסור לו לאדם לנהוג בהן בבינונית אלא יתרחק מן הקצה האחד עד הקצה האחר, והוא גובה לב, שאין דרך הטובה שיהיה אדם עניו בלבד אלא שיהיה שפל רוח ותהיה רוחו נמוכה </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> מאן דאית ביה גסות הרוח ואפילו מקצתה, </w:t>
+        <w:t xml:space="preserve">ויש דעות שאסור לו לאדם לנהוג בהן בבינונית אלא יתרחק מן הקצה האחד עד הקצה האחר, והוא גובה לב, שאין דרך הטובה שיהיה אדם עניו בלבד אלא שיהיה שפל רוח ותהיה רוחו נמוכה למאד, ולפיכך נאמר במשה רבינו ענו מאד ולא נאמר ענו בלבד, ולפיכך צוו חכמים מאד מאד הוי שפל רוח, ועוד אמרו שכל המגביה לבו כפר בעיקר שנאמר ורם לבבך ושכחת את ה' אלקיך, ועוד אמרו בשמתא מאן דאית ביה גסות הרוח ואפילו מקצתה, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD179E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">וכן הכעס מדה רעה היא עד </w:t>
-[...121 lines deleted...]
-        <w:t>, ועליהם הכתוב אומר ואוהביו כצאת השמש בגבורתו</w:t>
+        <w:t>וכן הכעס מדה רעה היא עד למאד וראוי לאדם שיתרחק ממנה עד הקצה האחר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, וילמד עצמו שלא יכעוס ואפילו על דבר שראוי לכעוס עליו, ואם רצה להטיל אימה על בניו ובני ביתו או על הציבור אם היה פרנס ורצה לכעוס עליהן כדי שיחזרו למוטב יראה עצמו בפניהם שהוא כועס כדי לייסרם ותהיה דעתו מיושבת בינו לבין עצמו כאדם שהוא מדמה כועס בשעת כעסו והוא אינו כועס, אמרו חכמים הראשונים כל הכועס כאילו עובד עבודת כוכבים, ואמרו שכל הכועס אם חכם הוא חכמתו מסתלקת ממנו ואם נביא הוא נבואתו מסתלקת ממנו, ובעלי כעס אין חייהם חיים, לפיכך צוו להתרחק מן הכעס עד שינהיג עצמו שלא ירגיש אפילו לדברים המכעיסים וזו היא הדרך הטובה, ודרך הצדיקים הן עלובין ואינן עולבין שומעים חרפתם ואינם משיבין עושין מאהבה ושמחים ביסורים, ועליהם הכתוב אומר ואוהביו כצאת השמש בגבורתו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0383357E" w14:textId="6C1BF76B" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD179E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD179E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ל</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">ל, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">רק להראות כעס </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32872" w:rsidRPr="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
@@ -8311,139 +5878,112 @@
         <w:t>לקמן</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA7D08E" w14:textId="0182A57B" w:rsidR="00AD179E" w:rsidRPr="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00934503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ל</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ל, יש מקום שצריך לכעוס - </w:t>
+      </w:r>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אג</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (או</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>או</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ח</w:t>
+        <w:t>ח ח</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>א סי' נ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -8594,88 +6134,52 @@
       </w:r>
       <w:r w:rsidR="00313C0F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">הל' דעות </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">פרק א' הל' ו', </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">כך למדו בפירוש מצוה זו, מה הוא נקרא חנון אף אתה היה חנון, מה הוא נקרא רחום אף אתה היה רחום, מה הוא נקרא קדוש אף אתה היה קדוש, ועל דרך זו קראו הנביאים לאל בכל אותן </w:t>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>כך למדו בפירוש מצוה זו, מה הוא נקרא חנון אף אתה היה חנון, מה הוא נקרא רחום אף אתה היה רחום, מה הוא נקרא קדוש אף אתה היה קדוש, ועל דרך זו קראו הנביאים לאל בכל אותן הכנויין ארך אפים ורב חסד צדיק וישר תמים גבור וחזק וכיוצא בהן, להודיע שהן דרכים טובים וישרים וחייב אדם להנהיג עצמו בהן ולהדמות אליו כפי כחו</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCE08E7" w14:textId="75916F4D" w:rsidR="00AD179E" w:rsidRPr="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00D32872">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -8738,79 +6242,70 @@
         <w:t>ה חרון אף, או גאוה</w:t>
       </w:r>
       <w:r w:rsidR="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, וכדו'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A38715D" w14:textId="621CB28F" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00602F67">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מהר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00602F67">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>י</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ווייל</w:t>
+        <w:t>י ווייל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>סי</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -8842,147 +6337,63 @@
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ושמא תאמר מה הוא גאה </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> במלכות</w:t>
+        <w:t>ושמא תאמר מה הוא גאה גאה אף אני כן ת</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל ליראה את השם אלהיך וגו' כלומר אל תשמש בטכסיסו. דאפילו מלך בשר ודם אין רוכבין על סוסו ואין יושבין על כסאו והעובר חייב מיתה משום דמרד במלכות</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4261E8E8" w14:textId="47E41AA4" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD179E">
         <w:rPr>
@@ -9015,980 +6426,460 @@
         <w:t xml:space="preserve"> (סוטה דף יד.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">הלוך אחר </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>הלוך אחר מדותיו וכו'. פי' כי ההליכה אחר אחד הוא שנמשך אחריו, וכאשר הלך אחר מדותיו של הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה נמשך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה אמנם מה שאמר דוקא הלוך אחר מדותיו לעשות חסד ולא לעשות משפט. כי אי אפשר שיהיה עושה משפט כמו שעושה הש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י, רק גמילת חסד דבר זה ראוי אל הכל, אבל מדת המשפט אין יחוס משפט האדם אל משפט הש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י, שהרי אפשר שיטעה האדם במשפט ולכך עליו אין שייך לומר הלוך אחר מדותיו, רק בחסדי הש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י שייך לומר כך, כי החסד הוא שייך אל האדם ויכול האדם ללכת בדרכי הש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י ושייך בזה הלוך אחר מדותיו וכבר בארנו זה. ועוד כי אין נחשב שהולך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה רק ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י גמילות חסדים, שזאת המדה שעושה חסד וטוב והוא יתברך הטוב הגמור, ומפני זה דוקא במדה הזאת נקא שהולך אחר הש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י בעצמו וזה עיקר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4130EA3E" w14:textId="529B0BFA" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00D91417">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD179E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD179E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (נתיבות עולם</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, נתיב גמילת חסדים פרק א'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...216 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">הלוך אחר מדותיו מה הוא </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ומה שעל ידי המדה הזאת בפרט אפשר להתדמות לבוראו, מפני שזאת המדה היא מה שעושה האדם בעצמו. כי המשפט לא שייך לומר שהוא הולך בדרכי השם יתברך, כי ההולך הוא הולך מצד עצמו ועושה מעצמו מרצונו ומדעתו וזה נקרא שהוא הולך בדרכי השם יתב' כאשר עושה דבר מדעתו, ואילו המשפט הוא מחויב לעשות משפט ולא נקרא זה שהולך בדרכי הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה, רק כאשר הוא עושה חסד לפנים משורת הדין והוא עושה מדעתו ומרצונו בזה שייך שהולך בדרכי השם יתברך. וכן הרחמים כאשר יש עני ומרחם עליו ונותן צדקה אין בכל זה שיאמר שהולך בדרכי ה' ית', כי אם לא היה העני בצרה אפשר כי לא היה עושה. ולכך לא יאמר בזה שהולך בדרכי השם ית' רק כאשר עושה חסד, שהחסד הוא עושה מעצמו ואינו חייב בזה ולפיכך על ידי המדה הזאת נאמר עליו שהולך בדרכי ה' והולך אחריו. ויותר מזה כי כבר התבאר בברכת המזון אצל כי לעולם חסדו, כי המדה הזאת מתייחס אל השם יתב' עצמו בפרט יותר משאר המדות וע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש, ולפיכך הגומל חסדים נקרא שהולך אחר השם יתברך:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...17 lines deleted...]
-      <w:r>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ועוד יש לך לדעת, אף על פי שהאדם עושה משפט אמת וישר אין המשפט הוא מדת האדם, כי אי אפשר שלא יהיה האדם משקר במשפט בשגגה, ולפיכך אין מדת המשפט מדת האדם, ולכך אין לומר במדת המשפט שהאדם הולך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה, רק כאשר הוא בעל חסד ועושה חסד שלא במשפט, והאדם מדה זאת אפשר לו לעשות והיא שייכת לו, ודבר זה יתבאר לקמן אצל חסד ואמת נפגשו, כי גמילות חסד בפרט הוא מדת האדם והוא</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F616F6">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">הלוך אחר </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>שייך לאדם לא מדת המשפט ולא שאר המדות רק מדה זאת, ולפיכך במדה זאת שהיא מיוחדת לאדם יאמר בזה שהולך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>מדותיו</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ה והמדה הזאת מתייחס אל השם יתב' עצמו גם כן. כלל הדבר במדה זאת יאמר שהולך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> מה הוא </w:t>
+        <w:t>ה, כי מדה זאת היא מדת השם ית' היא מדה עצמית, והאדם ג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...2 lines deleted...]
-        <w:t>...</w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ מדה זאת אליו מצד עצמו ולכך שייך לומר בזה שהולך האדם אחר השם יתב'. ועוד כי פירוש זה כמו שאמרנו לפני זה, כי ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ומה שעל ידי </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>י החסד מתעלה ומתרומם אחר השם יתב' כמו שאמרנו לפני זה, ובזה נקרא שהוא הולך אחר הקב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>המדה</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ה כאשר מתרומם מן השפלות עד המעלה העליונה כמו שהתבאר. כמו שנמצא אצל אברהם שהיה נקרא בשביל גמילות חסד שבו אם רם וכדכתיב וזה דרשו (ב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> הזאת בפרט אפשר להתדמות לבוראו, מפני שזאת </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ר פג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>המדה</w:t>
-[...446 lines deleted...]
-        <w:t>, וזה כאשר האדם מסלק מדה הגשמית ואז מתעלה למעלה אחר הש</w:t>
+        <w:t>ח) על אברהם הוא מרומים ישכון. ולכך כתיב אחרי ה' אלהיכם תלכו ובו תדבקון, וזה כאשר האדם מסלק מדה הגשמית ואז מתעלה למעלה אחר הש</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00F65111">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>י כמו שאמרנו ודבר זה מבואר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C971DD3" w14:textId="7C80F40E" w:rsidR="00FE69BC" w:rsidRDefault="00FE69BC" w:rsidP="00FE69BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">עי' ערך </w:t>
-[...28 lines deleted...]
-        <w:t>, לגמרא קידושין (דף לב.) וה</w:t>
+        <w:t>עי' ערך לפנ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע, לגמרא קידושין (דף לב.) וה</w:t>
       </w:r>
       <w:r w:rsidR="00A77F20">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מראי מקומות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> שם.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5FDE34" w14:textId="77777777" w:rsidR="00AD179E" w:rsidRPr="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="008C37BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06AF558D" w14:textId="23605B6E" w:rsidR="00F616F6" w:rsidRDefault="00F616F6" w:rsidP="00F616F6">
@@ -10040,351 +6931,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ה עוד) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>"</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">עוד מטעם אחר </w:t>
+        <w:t xml:space="preserve">"עוד מטעם אחר </w:t>
       </w:r>
       <w:r w:rsidRPr="00F616F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ראוי שלא </w:t>
-[...285 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>ראוי שלא יכעוס כי נמצא מבטל מצות ליראה את השם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הנכבד והנורא כי מי שהוא לפני המלך וירא ממנו אינו כועס לפניו אלא בוש וירא ממנו ומניח כל עניניו אל המלך כי המלך בידו לתקן הכל ושמא אותו המחרפו הוא ברשות המלך כמ"ש דוד המלך ע"ה (שמואל ב' יד) ה' אמר לו קלל. וכן אמר שמואל בנדרים במאמר שהעתקנו לעיל בפרק הקודם כל הכועס אפילו שכינה אינה חשובה כנגדו לא מבעיא נשמתו החצובה מתחת כסא הכבוד והמלאכי' מכבדים אותו וחביריו העשויים בצלם ודמות וצריך לכבדו כי איזהו מכובד המכבד את הבריות אלא אפי' שכינה שמלא כל הארץ כבודה וצריך לירא ממנה והיינו (תהלים יד) אין אלהים כל מזמותיו פי' כל שום מחשבה ממחשבותיו אינם נגד השם וכן הוא הענין לא תעשה כל מלאכה ודומה הכי רבים. ובזה מבואר מה שפי' בזוהר (נשא דף קמה ע"א) שכל מי שיש לו יראה יש לו ענוה וחסידות ע"ש וכאשר יתן האדם אל לבו שכל הסבות שיסתבבו לו הכל באים מאתו יתברך כי הוא משגיח על כל הפרטים שהרי אמרו אין אדם נוקף אצבעו מלמטה אלא א"כ מכריזין עליו מלמעלה לא יכעוס על מעשה ה' ועל כיוצא בזה אמר שלמה המלך עליו השלום (משלי טז) גול אל ה' מעשיך ויכונו מחשבותיך"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032BC76B" w14:textId="52F27A7B" w:rsidR="00F616F6" w:rsidRDefault="00F616F6" w:rsidP="00F616F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ארך אפים</w:t>
       </w:r>
@@ -10410,4325 +7015,3586 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ז) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>"</w:t>
-[...40 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>"גם זה ודאי שהכעסן עובר על מ"ע זו, דכתיב</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>(דברים י</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>) את ה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
+        <w:t xml:space="preserve"> אלהיך תירא שחיובה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> תירא שחיובה</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג"כ תמיד בלי הפסק רגע א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, והוא לירא מפניו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>ג</w:t>
-[...11 lines deleted...]
-        <w:t>כ תמיד בלי הפסק רגע א</w:t>
+        <w:t>ית</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תמיד יראת העונש ויראת הרוממות, ולזכור</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תמיד שממה"מ הקב"ה מכה"כ והוא עומד עליו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ומסתכל בכל מעשיו ודיבוריו ותנועותיו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ומחשבותיו ויקבל ממנו חשבון על הכל וכל מה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלא יישר לפניו ית' יפרע ממנו בזה או בבא,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולחיבוב בגדולתו ית</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>, והוא לירא מפניו</w:t>
+        <w:t xml:space="preserve"> תמיד, והנה ודאי שאם</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האדם יזכור זאת ידב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בנחת לכל אדם ולא</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יכעס ולא יקפיד על אדם המצערו מיראה ובושה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלפניו ית</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ויתבטל בעיני עצמו מפ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י גדולתו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ית</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-        <w:t>תמיד יראת העונש ויראת הרוממות, ולזכור</w:t>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ולא ירגיש במה </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יבזוהו , כמו העומד לפני</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">תמיד </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> והוא עומד עליו</w:t>
+        <w:t>המלך ורואה בגדולתו שירא להרים קול לפניו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>ומסתכל בכל מעשיו ודיבוריו ותנועותיו</w:t>
+        <w:t>ולה</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אות כעס והוא בטל נגדו ואינו מרגיש אם</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ומחשבותיו ויקבל ממנו חשבון על </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> וכל מה</w:t>
+        <w:t>מדבר</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ין</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לו נגד כבודו, וכמו שיתבאר כ"ז להלן</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>' יפרע ממנו בזה או בבא,</w:t>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(סי' </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>), והכועס הרי ודאי שעובר על מ"ע זו,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ולחיבוב בגדולתו </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>וכמו שאחז"ל מדרי</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> דף כ"ב) שהכוע</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אפי</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4F85">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> תמיד, והנה ודאי שאם</w:t>
+        <w:t xml:space="preserve"> שכינה</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>האדם יזכור זאת ידב</w:t>
-[...360 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>אינה חשובה כנגדו"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B075C1" w14:textId="77777777" w:rsidR="00F616F6" w:rsidRPr="006C4F85" w:rsidRDefault="00F616F6" w:rsidP="00F616F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DC2D5C" w14:textId="4FB571AA" w:rsidR="00AD179E" w:rsidRDefault="00AD179E" w:rsidP="00AD179E">
+    <w:p w14:paraId="2DC4EC4D" w14:textId="197481D4" w:rsidR="002427DF" w:rsidRDefault="00AD179E" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">למה לא מונה </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D32872">
+      <w:r w:rsidR="007D3002">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>בהתרי</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">מידות </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32872">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>"</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t>בהתרי</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ג</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D32872">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> מצות</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ג מצות</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3002">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="002427DF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עי' ערך </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="002427DF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מידות בכלליות</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="002427DF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC4EC4D" w14:textId="626B1329" w:rsidR="002427DF" w:rsidRPr="00AD179E" w:rsidRDefault="002427DF" w:rsidP="00F616F6">
+    <w:p w14:paraId="042AB513" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-    <w:p w14:paraId="7822F9C4" w14:textId="77777777" w:rsidR="008C37BD" w:rsidRPr="008C37BD" w:rsidRDefault="00595B14" w:rsidP="00595B14">
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שערי קדושה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח"א שער ב') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "... תליות המדות הטובות והרעות </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והן כסא ויסוד ושורש אל הנפש העליונה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> השכלית אשר בה תלויין תרי"ג מצות התורה ... ולפיכך אין המידות מכלל התרי"ג מצות, ואמנם </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038189C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הן הכנות עקריות אל תרי"ג המצות בקיומן או בביטולם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038189C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כי יותר צריך ליזהר ממדות הרעות יותר מן קיום המצות עשה ולא תעשה כי בהיותו בעל מדות טובות בנקל יקיים כל המצות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75714F2C" w14:textId="77777777" w:rsidR="007D3002" w:rsidRPr="00595B14" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר' יונה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (אבות פרק ג' משנה י"ז ד"ה אם) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ר"ל שצריך תחלה לתקן את עצמו במדות. ובזה תשכון התורה עליו שאיננה שוכנת </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595B14">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לעולם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בגוף שאינו בעל מדות טובות לא שילמוד התורה ואח"כ יקח לו המצות </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595B14">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כי אי אפשר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F750CF" w14:textId="77777777" w:rsidR="007D3002" w:rsidRPr="00595B14" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00285BA0">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב"ן</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דברים פרק ו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פסוק י</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ועשית הישר והטוב בעיני ה' על דרך הפשט יאמר תשמרו מצות השם ועדותיו וחקותיו ותכוין בעשייתן לעשות הטוב והישר בעיניו בלבדו למען ייטב לך, הבטחה, יאמר כי בעשותך הטוב בעיניו ייטב לך, כי השם מטיב לטובים ולישרים בלבותם ולרבותינו בזה מדרש יפה, אמרו זו פשרה ולפנים משורת הדין והכוונה בזה, כי מתחלה אמר שתשמור חקותיו ועדותיו אשר צוך, ועתה יאמר גם באשר לא צוך תן דעתך לעשות הטוב והישר בעיניו, כי הוא אוהב הטוב והישר:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E730C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זה ענין גדול, לפי שאי אפשר להזכיר בתורה כל הנהגות האדם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עם שכניו ורעיו וכל משאו ומתנו ותקוני הישוב והמדינות כלם, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אבל אחרי שהזכיר מהם הרבה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, כגון לא תלך רכיל (ויקרא יט טז), לא תקום ולא תטור (שם פסוק יח), ולא תעמוד על דם רעך (שם פסוק טז), לא תקלל חרש (שם פסוק יד), מפני שיבה תקום (שם פסוק לב), וכיוצא בהן, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חזר לומר בדרך כלל שיעשה הטוב והישר בכל דבר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, עד שיכנס בזה הפשרה ולפנים משורת הדין, וכגון מה שהזכירו בדינא דבר מצרא (ב"מ קח), ואפילו מה שאמרו (יומא פו) פרקו נאה ודבורו בנחת עם הבריות, עד שיקרא בכל ענין תם וישר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E3D890" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009933E5">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארחות צדיקים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הקדמה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכשאין בידך מידות טובות - אין בידך תורה ומצוות, כי כל התורה תלויה בתיקון המידות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F7CB1A" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שיעורי </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר' שמואל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (מכות אות תצ"ט) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "והיינו שדרך ארץ היא ההכנה והכלי קבול לתורה".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08378688" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ראיה - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">מזיד, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">לתאבין, מ' תעניתים </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> כעס, קנ"א תעניתים, מאריז"ל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5530B9F7" w14:textId="77777777" w:rsidR="007D3002" w:rsidRPr="00595B14" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk123228051"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שער רוח הקודש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">תיקון י"ג, עמ' נ') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442E20">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והוא תקון אל האדם הכועס, והנה היה רוצה מורי ז"ל, קודם שנפטר לחיי העוה"ב, לתת לכל החברים תקון על הכעס, ולא זכינו לעשותו בעונותינו הרבים, ונשכח עניינו ממני, אמנם עיקרו של דבר, להתענות קנ"א תעניות כמנין כע"ס, ולכוין בשם אהי"ה דההי"ן, שהוא בגימטריא כע"ס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="495B192A" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אור שמח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הלכות תלמוד תורה פרק א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">וחיוב המצוה גבול יש לה כמו נטילת אתרוג בנינוע בעלמא יצא רק המדקדקים נושאין אותו כל היום וכיוצא בזה, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0368B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולכך לא כתבה התורה מדות רק ברמז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, דלמשל מדת הנקמה, כל תלמיד חכם שאינו נוקם ונוטר, ומלך שמחל כו' ולכך אין זה חוק בפרט, שווה לכלל הישראלי, רק כל אחד לפי ערכו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5477014E" w14:textId="4C1D41C7" w:rsidR="007D3002" w:rsidRPr="00AD179E" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00900E4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מכתב מאליהו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח"ד עמ' ל"ט) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "הר"ח ויטל ז"ל בשערי קדושה ... והנה כתב הגר"א ז"ל ... שהרי"א חבר ז"ל (בבאר יצחק שם) ביארם הפלא ופלא ... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D180D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סוד המדות שבאדם שהם כלולים מטוב ורע</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בסוד עץ הדעת טוב ורע, כגון קנאה יש בו טוב לקנאות לכבודו וכמו בפינחס... וכן כעס לנקום ברשעים וכל בכל מדה... ששס"ה לא תעשה הם עצם הרע... ולכן הרחיקה אותם התורה לגמרי בכל זמן, משא"כ במדות שהם דבוקים בנפש בסוד עור האדם... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D180D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לא נזכרו בתורה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בפירוש בבחי' לא תעשה כי צריך להפכם לסטרא דטוב ...".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA238E" w14:textId="77777777" w:rsidR="00AD179E" w:rsidRPr="007D3002" w:rsidRDefault="00AD179E" w:rsidP="003A7000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB204E1" w14:textId="6B1D089C" w:rsidR="00934503" w:rsidRPr="00DF7A6D" w:rsidRDefault="00595B14" w:rsidP="00DF7A6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7A32">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>איסור לפני עיור למידות</w:t>
       </w:r>
-      <w:r w:rsidR="008C37BD">
+      <w:r w:rsidR="007D3002">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00934503" w:rsidRPr="00934503">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עי' ערך לפני עיור, לשיטות ו</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77F20">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מראי מקומות</w:t>
+      </w:r>
+      <w:r w:rsidR="00934503" w:rsidRPr="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D4C5B8" w14:textId="71A44FB6" w:rsidR="00934503" w:rsidRPr="00934503" w:rsidRDefault="00934503" w:rsidP="00934503">
+    <w:p w14:paraId="2171E7E8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00934503">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00934503">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בכלליות</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB204E1" w14:textId="77777777" w:rsidR="00934503" w:rsidRPr="00934503" w:rsidRDefault="00934503" w:rsidP="00934503">
-[...4 lines deleted...]
-    <w:p w14:paraId="2171E7E8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="29DA83A7" w14:textId="5C71B0A4" w:rsidR="008C0C8E" w:rsidRDefault="008C0C8E" w:rsidP="00ED472A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עי' ערך </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מידות בכלליות</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF96560" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5C4267" w14:textId="3F750AC1" w:rsidR="00ED472A" w:rsidRDefault="00173AC6" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007D3002">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>בכלליות</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="29DA83A7" w14:textId="5C71B0A4" w:rsidR="008C0C8E" w:rsidRDefault="008C0C8E" w:rsidP="00ED472A">
+        <w:t>לכאורה תלוי אם יש איסור ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A" w:rsidRPr="007D3002">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>היות בכעס, או</w:t>
+      </w:r>
+      <w:r w:rsidR="00934503" w:rsidRPr="007D3002">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> רק התוצאות של כעס</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - עי' לקמן.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706C5011" w14:textId="3AD309B9" w:rsidR="00173AC6" w:rsidRDefault="00173AC6" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">עי' ערך </w:t>
-[...18 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>וכן שו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ר </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ודרשת וחרקת</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג או</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח סי' ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א אות ב')</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF96560" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
-[...4 lines deleted...]
-    <w:p w14:paraId="00B2E733" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="0FFE6159" w14:textId="77777777" w:rsidR="007D3002" w:rsidRPr="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0648A200" w14:textId="5F77BF9A" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קידושין</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>גבי מידת כעס</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(דף לב.) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0D71">
+        <w:rPr>
+          <w:rStyle w:val="a0"/>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דרב הונא קרע שיראי באנפי רבה בריה אמר איזול איחזי אי רתח אי לא רתח ודלמא רתח וקעבר אלפני עור לא תתן מכשול דמחיל ליה ליקריה והא קעבר משום בל תשחית</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> דעבד ליה בפומבייני ודילמא </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>משום הכי לא רתח דעבד ליה בשעת ריתחיה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C4267" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00173AC6" w:rsidP="00ED472A">
+    <w:p w14:paraId="2B7B9D5D" w14:textId="595FC7AE" w:rsidR="0016256D" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>לכאורה תלוי אם יש איסור ל</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00ED472A">
+        <w:t>ראיה מכאן, שאין איסור לפנ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע בכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706C5011" w14:textId="3AD309B9" w:rsidR="00173AC6" w:rsidRDefault="00173AC6" w:rsidP="00173AC6">
+    <w:p w14:paraId="4050B793" w14:textId="437AB005" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:rtl/>
-[...24 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תורה לשמה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' ש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00173AC6">
-[...38 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שאלה ראובן דבר עם שמעון דברים שמוכרח שיבא על ידם לידי כעס וכן היה שנתכעס שמעון הרבה בדברים אלו עד ששיבר כלי בחמתו אך ראובן לא נתכוון בדברים אלו כדי שיתכעס כי אם דיבר הדברים האלו לצורך עצמו או לצורך אחרים אך ידע מקודם שבודאי הגמור ששמעון יתכעס הרבה בשמעו את הדברים האלו אם יש בזה איסור דלפני עור לא תתן מכשול מאחר דהכעס הוא עון גדול והחמירו בו רז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל בגמרא בכמה מקומות ובפרט בזוה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק וכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש אם מחמת זה שיבר כלי בחמתו ואם נאמר שיש איסור בזה משום לפני עור א</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ לא שבקת חיי לכל בריה כי ד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז מצוי הרבה בין בני אדם ומי יוכל להזהר בזה דרוב הפעמים יש צורך הרבה באלו הדברים לאמר אותם ואיך יעשה אם לא יאמר. יורנו המורה לצדקה ושכמ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה. תשובה הכי איתא בגמרא דקידושין דף ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב רב הונא קרע שיראי באפי רבה בריה אמר איזיל אחזי אי רתח אי לא רתח ומקשה הגמרא ודילמא רתח וקעבר אלפני עור ומשני דמחיל ליקריה ופי' רש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י ודילמא רתח ואמר לאבוה מידי ברתחיה ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש נמצינו למדין שבעבור הכעס לחודיה ליכא איסור דלפני עור דאי איכא מאי משני דמחיל ליקריה סוף סוף מרתח קא רתח והוא שהביאו לידי כעס זה אלא ודאי משום כעס לחודיה לא עבר</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זה אלפני עור וא</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ נפשטה השאלה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739F647B" w14:textId="4395AA7C" w:rsidR="00F407D1" w:rsidRDefault="00F407D1" w:rsidP="007D3002">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-        <w:t>א אות ב')</w:t>
+      <w:r w:rsidR="00313C0F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00313C0F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (דרך שיחה ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א עמ' שס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אומרים בשם ר' ישראל סלנטר זצ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל שהביא מגמרא קדושין (דף ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א) דמחיל ליה ליקריה, אף שמכשילו בכעס וע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ שבמדות אין לפני עיור</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0648A200" w14:textId="3C538138" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="44DEB9F8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:u w:val="single"/>
-[...309 lines deleted...]
-    <w:p w14:paraId="2B7B9D5D" w14:textId="595FC7AE" w:rsidR="0016256D" w:rsidRDefault="00ED472A" w:rsidP="0016256D">
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אין ראיה.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F913F87" w14:textId="3E70DEB3" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:rtl/>
-[...32 lines deleted...]
-      <w:r w:rsidR="0016256D">
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ברכי יוסף</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (יו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד סי' ר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ אות י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ג) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאי רתח הוא עון כעס, דשקול כע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז כמשז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל, ואיכא לפני, ומאי אהני דמחל ליקריה, סוף סוף מרתח קרתח ונלכד בעון כעס. וי</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל דקים ליה לרב הונא דרבה בריה אף כופה, ולא ילכד בסוג הכעס שאמרו ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל דשקול כעכו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם, רק אפשר דרתח כל שהוא, ואמר ליה מידי ברתחיה, באופן דלית בה משום עון הכעס, רק שמקל במורא אב, ולזה ראה והתקין דמחל ליקריה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4050B793" w14:textId="437AB005" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="0016256D">
-[...855 lines deleted...]
-    <w:p w14:paraId="44DEB9F8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="723EEF1D" w14:textId="2BCA81C4" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="2F913F87" w14:textId="3E70DEB3" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלמת יוסף</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ב אות ב') – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אך כיון שע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י זה מותר לכעוס לא היה זה מכשילו כלל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736819E7" w14:textId="3AC2150A" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="4"/>
+          <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...396 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלמת חיים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' תשל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, א</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עניינים שונים סי</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> רפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בגמ' קידושין (ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א בד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה ודלמא רתח) דרב הונא קרע שיראי באנפי רבה בריה, אמר איזיל איחזי אי רתח אי לא רתח, דקפריך ודילמא רתח [פירש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י ואמר לאבוה מידי בריתחיה] ומשני דמחיל וכו'. - וקשה לי, נהי דאין כאן משום כיבוד אב, תיפוק דמכשילו בעוון הכעס שאמרו דהוי כעובד עבודה זרה (הובא ברמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם פ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב הלכה ג' מהלכות דעות), ועוד מאמרים חמורים כמפורסם. תשובה: במקום שראוי לכעוס אין כאן קפידא, ומה שאמרו חכמים (נדרים כ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א - ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב) בענין הכעס הוא במקום שאינו ראוי לכעוס</w:t>
+      </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723EEF1D" w14:textId="2BCA81C4" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="7BB6A22F" w14:textId="5BF27EB7" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="4"/>
+          <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="736819E7" w14:textId="3AC2150A" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דרשות בית ישי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' מ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט הג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ז) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ואם האדם נהנה כדרך כל הארץ אם משבחין אותו, אינו עובר על איסור גאוה, אא</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ ההגרשה יתירה ממדת כל אדם</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש שכתב ה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה על כעס, וממילא הוא מתרץ אין ראיה מסוגינו.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA19191" w14:textId="77777777" w:rsidR="007D3002" w:rsidRDefault="007D3002" w:rsidP="007D3002">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2878DB3D" w14:textId="5FFA3A75" w:rsidR="00ED472A" w:rsidRDefault="00A77F20" w:rsidP="007D3002">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="4"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:u w:val="single"/>
-[...159 lines deleted...]
-        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מראי מקומות</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מנחת נתן</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (קידושין סי' נ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">א), </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פרי ברוך</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' ג' אות ט'), </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גלי הים</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (קידושין אות ק'), </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אמרות משה</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' נ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ח), </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מנוחת שלום</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (חי</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב סי' ס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה),</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0016256D" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י גברא</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בית הלל</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...107 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004A0B4D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">גליון </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט עמ' קכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א בוחבוט</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D" w:rsidRPr="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בית הלל </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0B4D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">גליון </w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0016256D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ט </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עמ' קכ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED472A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB6A22F" w14:textId="5BF27EB7" w:rsidR="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
-[...636 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F7F77DF" w14:textId="77777777" w:rsidR="00595B14" w:rsidRPr="00595B14" w:rsidRDefault="00595B14" w:rsidP="003A7000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18266F25" w14:textId="77777777" w:rsidR="00285BA0" w:rsidRDefault="00772A0C" w:rsidP="00285BA0">
+    <w:p w14:paraId="18266F25" w14:textId="4BBA3891" w:rsidR="00285BA0" w:rsidRDefault="00772A0C" w:rsidP="00285BA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk217578041"/>
       <w:r w:rsidRPr="009948CE">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>איך לע</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00285BA0" w:rsidRPr="009948CE">
+        <w:t>איך ל</w:t>
+      </w:r>
+      <w:r w:rsidR="002F771D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ק</w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t>תקן מדתך</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00285BA0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15829CB6" w14:textId="17D2CC60" w:rsidR="008B2D01" w:rsidRDefault="008B2D01" w:rsidP="008B2D01">
+    <w:p w14:paraId="5953C7A0" w14:textId="5BCEF644" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008B2D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>חוץ סגולות. פסוקים. ש</w:t>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בכלליות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73A0C2" w14:textId="202F1757" w:rsidR="008A58AD" w:rsidRPr="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">יש </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סגולות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פסוקים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ש</w:t>
       </w:r>
       <w:r w:rsidR="0057338B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ם</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> השם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מקוה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, וכדו' -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01" w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי' י'</w:t>
+      </w:r>
+      <w:r w:rsidR="002F771D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r w:rsidR="002F771D" w:rsidRPr="002F771D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בו יבואר עצות סגוליות להסיר הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="002F771D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..."</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2D01">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC2A36B" w14:textId="0BB2C2AF" w:rsidR="00285BA0" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בעיקר, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כל מדה, ב' אופנים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00285BA0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">פועל, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וב</w:t>
+      </w:r>
+      <w:r w:rsidR="00285BA0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מחשבה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ע</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י ספרי מוסר: מס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י, שע</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ת, אורחות צדיקים)</w:t>
+      </w:r>
+      <w:r w:rsidR="00285BA0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00511447">
-[...43 lines deleted...]
-    <w:p w14:paraId="4EC2A36B" w14:textId="77777777" w:rsidR="00285BA0" w:rsidRDefault="00285BA0" w:rsidP="00285BA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהיינו בחיצוניות וב</w:t>
+      </w:r>
+      <w:r w:rsidR="00285BA0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פנימיות.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A57F852" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A593C2" w14:textId="63E36493" w:rsidR="008A58AD" w:rsidRDefault="00285BA0" w:rsidP="008A58AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C042DA5" w14:textId="0FE2C7E3" w:rsidR="00285BA0" w:rsidRDefault="00772A0C" w:rsidP="00285BA0">
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שמחה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C042DA5" w14:textId="4A3B151B" w:rsidR="00285BA0" w:rsidRDefault="008B2D01" w:rsidP="008A58AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">משל, </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="008B2D01">
+        <w:t>מחשבה, כ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>כ טוב, הקב</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="008B2D01">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6757CA63" w14:textId="4A0D408F" w:rsidR="008B2D01" w:rsidRDefault="008B2D01" w:rsidP="008B2D01">
+    <w:p w14:paraId="6757CA63" w14:textId="77A80C95" w:rsidR="008B2D01" w:rsidRDefault="008B2D01" w:rsidP="008B2D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מיוחד אר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">י, בלי </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F771D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דוגיות</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, לומד תורה. מה אשיב לה'</w:t>
       </w:r>
       <w:r w:rsidR="0057338B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> כל תגמולי עלי</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, כוס </w:t>
       </w:r>
       <w:r w:rsidR="0057338B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -14756,5646 +10622,4795 @@
         </w:rPr>
         <w:t>אשא</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A437B0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A437B0">
         <w:t>Affluent society</w:t>
       </w:r>
       <w:r w:rsidR="00A437B0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>, יש שירותים.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DFC21B1" w14:textId="5015A31C" w:rsidR="00A437B0" w:rsidRDefault="00A437B0" w:rsidP="00772A0C">
+        <w:t xml:space="preserve">, יש </w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">לנו </w:t>
+      </w:r>
+      <w:r w:rsidR="00A437B0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שירותים</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07573FE0" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="00A437B0" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פועל</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFC21B1" w14:textId="04F7A612" w:rsidR="00A437B0" w:rsidRDefault="00A437B0" w:rsidP="008A58AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגר</w:t>
       </w:r>
-      <w:r w:rsidR="00F616F6">
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F616F6" w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א שכטר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00651F76">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>. ר</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ה, חיים ברלין. שמיחה. ה</w:t>
+        <w:t>ה חיים ברלין. שמיחה. ה</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ה להיפוך. </w:t>
       </w:r>
       <w:r w:rsidR="00772A0C">
         <w:t>Secretes, enzymes - so</w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00772A0C">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>ological, hormones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA54217" w14:textId="7109C85C" w:rsidR="00262141" w:rsidRDefault="00262141" w:rsidP="008B2D01">
+    <w:p w14:paraId="3CA54217" w14:textId="552C056A" w:rsidR="00262141" w:rsidRDefault="00262141" w:rsidP="008B2D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">הורים, </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> צבי </w:t>
+        <w:t>הורים, הגר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">נ צבי </w:t>
+      </w:r>
+      <w:r w:rsidR="00651F76">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">זצ"ל </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> לעשות חד דבר, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">keep </w:t>
       </w:r>
       <w:r w:rsidR="00772A0C">
         <w:t>journal</w:t>
       </w:r>
       <w:r w:rsidR="00772A0C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE54E70" w14:textId="77777777" w:rsidR="00262141" w:rsidRDefault="00262141" w:rsidP="007C718F">
+    <w:p w14:paraId="0617D362" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE54E70" w14:textId="393A212F" w:rsidR="00262141" w:rsidRDefault="00262141" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אהבת ה'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBCD8D5" w14:textId="2C18ADAE" w:rsidR="00DF7A6D" w:rsidRPr="00DF7A6D" w:rsidRDefault="00DF7A6D" w:rsidP="00582049">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע"י מצותיו.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F917FE2" w14:textId="03AE3F3E" w:rsidR="008A58AD" w:rsidRDefault="00262141" w:rsidP="00DF7A6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6" w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ספר מצוות עשה ג'</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">והמצוה השלישית היא שצונו לאהבו יתעלה </w:t>
+      </w:r>
+      <w:r w:rsidR="00582049" w:rsidRPr="00DF7A6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וזה שנתבונן ונשכיל מצותיו ופעולותיו עד שנשיגהו ונתענג בהשגתו תכלית התענוג</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> וזאת היא האהבה המחוייבת. ולשון סיפרי (פ' שמע) לפי שנאמר ואהבת את י"י אלהיך איני יודע כיצד אוהב את המקום תלמוד לומר והיו הדברים האלה אשר אנכי מצוך היום על לבבך שמתוך כך אתה מכיר את מי שאמר והיה העולם</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFC8D21" w14:textId="4661F7B3" w:rsidR="00DF7A6D" w:rsidRPr="00DF7A6D" w:rsidRDefault="00DF7A6D" w:rsidP="00DF7A6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ע"י שיתבונן במעשיו וברואיו.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FEEF9C" w14:textId="2CC7F486" w:rsidR="00262141" w:rsidRDefault="008A58AD" w:rsidP="00DF7A6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב"ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (הל' יסודי תורה פרק ב')</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">והיאך היא הדרך לאהבתו ויראתו, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D" w:rsidRPr="00DF7A6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בשעה שיתבונן האדם במעשיו וברואיו הנפלאים הגדולים</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ויראה מהן חכמתו שאין לה ערך ולא קץ מיד הוא אוהב ומשבח ומפאר ומתאוה תאוה גדולה לידע השם הגדול כמו שאמר דוד צמאה נפשי לאלהים לאל חי, וכשמחשב בדברים האלו עצמן מיד הוא נרתע לאחוריו ויפחד ויודע שהוא בריה קטנה שפלה אפלה עומדת בדעת קלה מעוטה לפני תמים דעות, כמו שאמר דוד כי אראה שמיך מעשה אצבעותיך מה אנוש כי תזכרנו, ולפי הדברים האלו אני מבאר כללים גדולים ממעשה רבון העולמים כדי שיהיו פתח למבין לאהוב את השם, כמו שאמרו חכמים בענין אהבה שמתוך כך אתה מכיר את מי שאמר והיה העולם</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B48AC48" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRPr="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A32EBE1" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="00A437B0" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כעס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F04CBD" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="00A437B0" w:rsidP="007C718F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>אהבת ה'.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39FEEF9C" w14:textId="1E53E127" w:rsidR="00262141" w:rsidRDefault="00262141" w:rsidP="00262141">
+        <w:t>בפועל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B141C" w14:textId="2EB72AC3" w:rsidR="00A437B0" w:rsidRDefault="00A437B0" w:rsidP="008A58AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidRPr="007C718F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אורחות צדיקים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (שער הכעס) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="007C718F" w:rsidRPr="007C718F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>השתיקה מבטלת הכעס, וגם קול נמוך מבטל הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="007C718F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. לכן יראה האדם, כשכעסו מתגבר עליו, שישתוק, או ידבר בנחת ולא ירים קולו בכעסו, כי המגביה קולו בשעת כעסו, אז יתעורר הכעס, אבל קול נמוך והשתיקה משתיקים הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="007C718F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697F20E1" w14:textId="0093E241" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="00511447">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' ד', עיקר עצה</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">!) </w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049" w:rsidRPr="00582049">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בין המון העצות אשר נכתבו בספרים לזהר מכעס, הנה מצאנו זאת כי השתיקה וקול נמוך מבטלין הכעס, והנה לפי מה שנודע בנסיון הרי עצות אלו הן העולות על שאר עצות, והן עצות העקריות אשר ודאי יועילו לכל אשר ידקדק בהן לקיימן בכל פרטיהן להצילו מכעס ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380E84F8" w14:textId="7DA5D6BC" w:rsidR="008A58AD" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דעת</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, אמונה</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - הכל בידי שמים.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E94B48B" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>רמב</w:t>
       </w:r>
-      <w:r w:rsidR="00F616F6">
-[...13 lines deleted...]
-    <w:p w14:paraId="043B141C" w14:textId="1D7EC37D" w:rsidR="00A437B0" w:rsidRDefault="00A437B0" w:rsidP="007C718F">
+      <w:r w:rsidR="00F616F6" w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הלכות דעות פרק ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>')</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כל הכועס כאילו עובד עבודת כוכבים</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5824141E" w14:textId="560E530B" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ספר התניא</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אגרת הקודש פרק כ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מארז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל כל הכועס כאילו עובד עכו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם וכו'. והטעם מובן ליודעי בינה לפי שבעת כעסו נסתלקה ממנו האמונה כי אילו היה מאמין שמאת ה' היתה זאת לו לא היה בכעס כלל</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AED5B6C" w14:textId="79A84DA2" w:rsidR="008C4AA1" w:rsidRDefault="00582049" w:rsidP="00934503">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>משל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BB565C" w14:textId="29DF39C0" w:rsidR="008C4AA1" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ט'</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A0C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ויוסף אברהם אות א'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1" w:rsidRPr="008C4AA1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בספר נועם המדות כתב כי הפילוסיף סוקראטי</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:t>Socrates</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1" w:rsidRPr="008C4AA1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הנ"ל הנה פעם אחד יקרא את אוהביו אל משתה אשר הכין להם, וכאשר ערוך השלחן על מכונו, ותלך אשתו לנער השלחן והפוך אותו על פניו, והנה אחד מן הקרואים חרה לו הדבר עד למאד, ויקם לצאת, ויאמר אליו סוקראטי למה חרה לך הלא זכרנו כי לפני ימים אחדים קרה לך ככה, כי תרנגולת אחת עופפה בכנפיה על השלחן ותעש ככה, ההתקצפת עליה, לא, ומדוע תקצוף עתה. וכן פיטאקו</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD" w:rsidRPr="008A58AD">
+        <w:t>Pittacus</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1" w:rsidRPr="008C4AA1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הפילוסיף היה לו אשה רעה, ויהי היום ויקרא רעיו ומיודעיו אל המשתה אשר יעשה להם, וכאשר ערוך השלחן על מכונו באה אשתו ותנער את השלחן, נעור והפוך על פניו, ולא חרה אפי זה כי אמר אולתה כפרת חטאתה, ע"כ"</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1F9DD0" w14:textId="6638D0D6" w:rsidR="00582049" w:rsidRDefault="00582049" w:rsidP="00582049">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגר"י רייזמן</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582049">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEA02CF" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRPr="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rav Yisroel Reisman tells a story about when he was young. His sisters invited a bunch of friends over for a sleepover. They were making noise from the room over, and he could not fall asleep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787A852E" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>He would tell them to be quiet. It did not stop the racket. He would scream at them. It did not stop the clamor. Anything he tried, nothing worked. And he was getting angrier and angrier. Finally, around two AM exhaustion kicked in for the girls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F542894" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Then, it started to rain - on his window, bang bang bang, from the rain. It kept him up. However, this time he wasn't angry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA57AC7" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>He said he thought a lot about it. Why? And understood, that when you fully realize that things are beyond control, like the rain, it doesn't bother us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2963E2EF" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It could be rain … could be a hurricane … could be a tornado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7805BEF7" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The hurricane can come constantly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242F69AC" w14:textId="2F58894E" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="750"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>But it is the weather, we hold on tight and try to weather it out - protecting all that we can.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C5B780" w14:textId="77777777" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="00934503">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בקיצור, ב' מידות </w:t>
+      </w:r>
+      <w:r w:rsidR="00934503">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מחשבה, פועל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D916C" w14:textId="69B05515" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מסילת ישרים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (פרק י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">א) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ונדבר עתה מן הכעס. הנה יש הרגזן שאמרו עליו, כל הכועס כאלו עובד עבודה זרה (זהר בראשית), והוא הנכעס על כל דבר שיעשו נגד רצונו ומתמלא חימה עד שכבר לבו בל עמו ועצתו נבערה. והנה איש כזה כדאי להחריב עולם מלא אם יהיה יכולת בידו, כי אין השכל שולט בו כלל והוא סר טעם ממש ככל החיות הטורפות ועליו נאמר (איוב יח):</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A0C">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> טורף נפשו באפו הלמענך תעזב ארץ</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A0C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> והוא קל ודאי לעבור על - מיני עבירות שבעולם אם חמתו תביאהו להם, כי כבר אין לו מניע אחר אלא כעסו ואל אשר יביאהו ילך. ויש כעסן רחוק מזה והוא שלא על כל דבר אשר יבואהו שלא כרצונו אם קטן ואם גדול יבער אפו. אך בהגיעו להרגיז, ירגז ויכעס כעס גדול והוא שקראוהו חכמים ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל (אבות פ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ה): </w:t>
+      </w:r>
+      <w:r w:rsidR="0051134C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772A0C">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קשה לכעוס וקשה לרצות</w:t>
+      </w:r>
+      <w:r w:rsidR="0051134C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. וגם זה רע ודאי, כי כבר יכולה לצאת תקלה רבה מתחת ידו בזמן הכעס ואחרי כן לא יוכל לתקן את אשר עוותו. ויש כעסן פחות מזה שלא יכעס על נקלה, ואפילו כשיגיע לכעס יהיה כעסו כעס קטן ולא יסור מדרכי השכל אך עודנו ישמור עברתו. והנה זה רחוק מן ההפסד יותר מן הראשונים שזכרנו, ואף גם זאת ודאי, שלא הגיע להיות נקי כי אפילו זהיר איננו עדין, כי עד שהכעס עושה בו רושם, לא יצא מכלל כעסן. ויש עוד פחות מזה והוא שקשה לכעוס וכעסו לא להשחית ולא לכלה אלא כעס מעט. וכמה זעמו? רגע ולא יותר, דהיינו, משעה שהכעס מתעורר בו בטבע עד שגם התבונה תתעורר כנגדו, והוא מה שאמרו חכמים ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל (שם): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772A0C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קשה לכעוס ונוח לרצות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, הנה זה חלק טוב ודאי, כי טבע האדם מתעורר לכעס ואם הוא מתגבר עליו שאפילו בשעת הכעס עצמו לא יבער הרבה ומתגבר עליו, שאפילו אותו הכעס הקל לא יעמוד בו זמן גדול אלא יעבור וילך, ודאי שראוי לשבח הוא, ואמרו ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל (חולין פט): תולה ארץ על בלימה, אין העולם מתקיים אלא בשביל מי שבולם פיו בשעת מריבה, והיינו, שכבר נתעורר טבעו בכעס והוא בהתגברותו בולם פיו. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אמנם, מדתו של הלל הזקן עולה על כל אלה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, שכבר לא היה מקפיד על שום דבר ואפילו התעוררות של כעס לא נעשה בו (שבת לא). זה הוא ודאי הנקי מן הכעס מכל וכל. והנה אפילו לדבר מצוה הזהירונו ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל (שבת לד): שלא לכעוס, ואפילו הרב על תלמידו והאב על בנו, ולא שלא ייסרם, אלא ייסרם וייסרם אך מבלי כעס, כי אם להדריך אותם בדרך הישרה, והכעס שיראה להם יהיה כעס הפנים לא כעס הלב, ואמר שלמה (קהלת ז): אל - תבהל ברוחך לכעוס וגו', ואומר (איוב ה): כי לאויל יהרג - כעס. ואמרו ז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל (עירו' סה): בשלשה דברים האדם ניכר: בכוסו, בכיסו ובכעסו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D60D9F6" w14:textId="0F60AF0E" w:rsidR="00772A0C" w:rsidRPr="00772A0C" w:rsidRDefault="00772A0C" w:rsidP="00772A0C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00772A0C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זה צריך דעת.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זה פשט, הגר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י סלנטר זצ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131468B1" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="008A58AD" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4FF9E5" w14:textId="77777777" w:rsidR="008A58AD" w:rsidRDefault="00511447" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענוה</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6796AAA0" w14:textId="241A0DD2" w:rsidR="00511447" w:rsidRDefault="00582049" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בפועל: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ינהיג עצמו בבזיון הרבה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> וישב למטה מן הכל</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511447" w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447" w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (דעות פרק ב'</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הל' ב'</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ואם היה גבה לב ינהיג עצמו בבזיון הרבה וישב למטה מן הכל וילבש בלויי סחבות המבזות את לובשיהם וכיוצא בדברים אלו עד שיעקור גובה הלב ממנו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A0C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1CAA6C" w14:textId="79E95708" w:rsidR="0002106D" w:rsidRDefault="00582049" w:rsidP="008A58AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מחשבה</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מה אני</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">יש לי </w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חטאים, ו</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אפי' </w:t>
+      </w:r>
+      <w:r w:rsidR="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">מצות </w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אינו בשלימות </w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חסר</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> כו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">נה, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r w:rsidR="008A58AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענפי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> המצוה</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405D92F5" w14:textId="77777777" w:rsidR="00285BA0" w:rsidRPr="00582049" w:rsidRDefault="00285BA0" w:rsidP="00285BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:ind w:left="85"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DBA8C7" w14:textId="77777777" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="00285BA0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פשט.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E6CA16" w14:textId="542EE30F" w:rsidR="00511447" w:rsidRDefault="00511447" w:rsidP="00511447">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511447">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (דעות פרק ב'</w:t>
+      </w:r>
+      <w:r w:rsidR="0081241D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הל' ב'</w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0002106D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכיצד היא רפואתם מי שהוא בעל חמה אומרים לו להנהיג עצמו שאם הוכה וקולל</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038189C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לא ירגיש כלל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, וילך בדרך זו זמן מרובה עד שיתעקר החמה מלבו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E38821" w14:textId="77777777" w:rsidR="0002106D" w:rsidRPr="0038189C" w:rsidRDefault="0002106D" w:rsidP="0002106D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1064"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ראש ישיבה.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EA4788" w14:textId="4D502952" w:rsidR="0002106D" w:rsidRPr="0002106D" w:rsidRDefault="0002106D" w:rsidP="0002106D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1401 lines deleted...]
-    <w:p w14:paraId="61E38821" w14:textId="77777777" w:rsidR="0002106D" w:rsidRPr="0038189C" w:rsidRDefault="0002106D" w:rsidP="0002106D">
+      <w:r w:rsidRPr="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002106D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C71BAC" w14:textId="3AE400B0" w:rsidR="0038189C" w:rsidRDefault="0002106D" w:rsidP="0002106D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1064"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="70EA4788" w14:textId="4D502952" w:rsidR="0002106D" w:rsidRPr="0002106D" w:rsidRDefault="0002106D" w:rsidP="0002106D">
+      <w:r w:rsidRPr="0038189C">
+        <w:t>Brail</w:t>
+      </w:r>
+      <w:r w:rsidR="00582049">
+        <w:t xml:space="preserve"> Siddur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7D8BA5" w14:textId="77777777" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00595B14">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6323F1" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRPr="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עד כמה כעס.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6696B7" w14:textId="29546727" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="00493F1D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י, רק כעסן.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0ACDE" w14:textId="1016994E" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-    <w:p w14:paraId="66C71BAC" w14:textId="77777777" w:rsidR="0038189C" w:rsidRDefault="0002106D" w:rsidP="0002106D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3F49">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מנוחת שלום</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (חי</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב סי' ס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ה), ארך אפים (השמטות) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> גמרא, כל הכועס.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E497F0" w14:textId="0B80DD50" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1C60">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכן קשה, על חיד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1C60">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A5C37B" w14:textId="2C398D2D" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gets angry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404911BC" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRPr="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:ind w:left="340"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3A4126" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD4121">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כעס, לתועלת</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE21F34" w14:textId="41086742" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1C60">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (דף קה:), קורע בחמתו, חיוב </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> גמ', ר' יהודה </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הא קלקול, ועוד מרגיל יצא הרע </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל, ירעה באנשי ביתה.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD3E3E9" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRDefault="003420F8" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד' צי</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1C60">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ורים.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DB2934" w14:textId="17517094" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פשט בגמרא, בל תשחית לתועלת. סמ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק, מכאן אסור. וכן חינוך, מהרש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א, גר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז. על צד ב', תוס' (לב.), ועוד חולקים. קיצור (הג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה בגר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC87545" w14:textId="49423E96" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נ, ריטב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E47DFEA" w14:textId="77777777" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00A34F9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7665D39E" w14:textId="77777777" w:rsidR="009866B2" w:rsidRPr="00F61AD2" w:rsidRDefault="00F61AD2" w:rsidP="00F61AD2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0B4D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חקירה: במקום מצוה וכדו' -</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2" w:rsidRPr="004A0B4D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לראות כעס, או בעצם כעס</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2" w:rsidRPr="00F61AD2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7D8BA5" w14:textId="77777777" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00595B14">
-[...7 lines deleted...]
-    <w:p w14:paraId="0E6323F1" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRPr="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+    <w:p w14:paraId="3B745CC5" w14:textId="77777777" w:rsidR="00173AC6" w:rsidRPr="00173AC6" w:rsidRDefault="00173AC6" w:rsidP="00173AC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בעצם כעס.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A17BB84" w14:textId="71272A7A" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00F61AD2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר' יונה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אבות </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2" w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פרק ב' משנה י'</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, פרק ה' משנה י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ואל תהי נוח לכעוס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ידוע הוא כי מדת הכעס היא רעה עד מאד אך טבע בני אדם להיות נמשך אחריה על כן אמר שעל כרחך פעמים מכעס הזהר שלא תהא נוח לכעוס כי יחפוץ רצונך את הכעס. תשקול במאזני שכלך אם מפני הדבר ההוא ראוי לכעוס ואם תמצא (שאם) [שום] טענה להסיר כעסך בטלהו אך על דבר שראוי לכעוס על כל פנים ואז יהיה כעסך עמך וזהו שאמר שלמה ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה [קהלת ז' ט'] אל תבהל ברוחך לכעוס כי כעס בחיק כסילים ינוח. ר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל שלא ימהר לכעוס כי אם בהמתנה ולצורך גדול</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B81C1DE" w14:textId="7A808FD7" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00173AC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אורחות צדיקים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (שער הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה אף</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אף על פי שהכעס מידה רעה מאד, מכל מקום צריך אדם להנהיג עצמו בקצת העתים במידת הכעס, כגון לייסר הרשעים, ולהטיל אימה על בני ביתו, ולזרוק מוראו בתלמידים</w:t>
+      </w:r>
+      <w:r w:rsidR="00173AC6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF758DC" w14:textId="0689BCC1" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00F61AD2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (או</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א סי' נ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ד) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ברבנו יונה ... </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ועיין ברמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם מה שלכאורה יש סתירה ממש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ בפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א מדעות ה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד על הא דכתב בפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב ה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג בענין הכעס והלח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ עמד בזה. ולע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד בפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב נקט הא דרבינא שכתב וילמד עצמו שלא יכעוס ואפילו על דבר שראוי לכעוס עליו, והוא כדפירשתי שלא פליג על רב אשי ובעצם ראוי לכעוס עליו שהוא לש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש, אבל מ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ ילמד עצמו לבקש דרכים אחרים אם אפשר והם בדברים שאין מפורסמים להעומדים שם שהוא דבר שצריך לכעוס עליו ורק שממה שכועס על זה ילמדו שיש בזה צורך. אבל בדברים המפורסמים שהוא דבר רע, הוא דבר גדול שראוי לכעוס עליו שכתב בפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א שע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז ג</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כ לא יהיה נוח לכעוס אם אפשר שלא להרגיש שעשה בזה דבר רע אף שהוא הרגיש ויכול להסביר שהוא דבר רע דכיון דאפשר שאחרים לא הרגישו לא יאמרו שעשה זה לש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש אבל בזה לא יהיה כמת שאינו מרגיש כלל דכיון דהרבה ירגישו יאמרו שא</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>צ למחות, אלא יתנהג באופן בינוני, שאם האומדנא הוא שהרבה ירגישו שראוי לכעוס עליו צריך לכעוס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B18C977" w14:textId="77777777" w:rsidR="009866B2" w:rsidRDefault="00173AC6" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לראות כעס</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F59008" w14:textId="6198A49A" w:rsidR="009866B2" w:rsidRDefault="008C6F48" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C37BD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2" w:rsidRPr="008C37BD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רח מישרים</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי' י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט סעי' ד', הע' ה'</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שגם בכה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג לא יכעוס עד שכעסו ישלוט עליו, אלא יראה עצמו כועס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A3466C" w14:textId="3B968F71" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C37BD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי' ב' סעי' א', ויוסף אברהם ס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק א'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ראוי להודיע שכל מה שמצינו בספרים שלפעמים רבות יש צורך להשתמש במדת הכעס ... היינו רק להראות כעס באבריו החיצונים שיהיה נראה ככועס, אם בכחו לעצור ברוחו שלא יתפעל הרוגז בלב מאומה (עיין להלן סי' ו') אבל לא שיכעוס באמת בלבו, כי הכעס בלב לעולם הוא אסור אף לדבר מצוה והוא תמיד פוגם, וכמו שכתב הרמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD1439A" w14:textId="77777777" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אולי תלוי בחקירה. כעס, אסור. או התוצאה, הוי האיסור.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001B1E6D" w14:textId="3A6E3F5E" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">האם האיסור כעס התוצאה או הכעס עצמו </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עי' </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1BAD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קובץ תורת האדם לאדם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ח</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד עמ' קע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א - עמ' קפ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6AE6E8" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F292BAC" w14:textId="4E87F83F" w:rsidR="00ED26A8" w:rsidRDefault="00ED26A8" w:rsidP="00ED26A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00900E4F">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900E4F">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> תשובה פרק ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00800CD7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הל' ג'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>), הו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ד </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900E4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בערה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900E4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (או</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח סי' תר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ב סעי' ד') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אל תאמר שאין תשובה אלא מעבירות שיש בהן מעשה כגון זנות וגזל וגניבה אלא כשם שצריך אדם לשוב מאלו כך הוא צריך לחפש בדעות רעות שיש לו ולשוב מן </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0E66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הכעס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ומן האיבה ומן הקנאה ומן ההתול ומרדיפת הממון והכבוד ומרדיפת המאכלות וכיוצא בהן מן הכל צריך לחזור בתשובה ואלו העונות קשים מאותן שיש בהן מעשה שבזמן שאדם נשקע באלו קשה הוא לפרוש מהם וכן הוא אומר יעזוב רשע וגו'</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B5829" w14:textId="747B05B7" w:rsidR="00800CD7" w:rsidRDefault="00800CD7" w:rsidP="00800CD7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00800CD7">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אילת השחר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בראשית פרק ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז פסוק י</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וגם על מידות רעות צריך ומועיל לעשות תשובה, וז"ל הרמב"ם (הל' תשובה פ"ז ה"ג) אל תאמר שאין תשובה אלא מעבירות שיש בהם מעשה וכו', כך הוא צריך לחפש בדעות רעות שיש לו ולשוב מן הכעס ומן האיבה ומן הקנאה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9720D6" w14:textId="6E68DD41" w:rsidR="007C39A2" w:rsidRDefault="007C39A2" w:rsidP="00800CD7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk123228035"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שער רוח הקודש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">תיקון י"ג, עמ' נ') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00442E20">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">והוא תקון אל האדם הכועס, והנה היה רוצה מורי ז"ל, קודם שנפטר לחיי העוה"ב, לתת לכל החברים תקון על הכעס, ולא זכינו לעשותו בעונותינו הרבים, ונשכח עניינו ממני, אמנם עיקרו של דבר, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C39A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>להתענות קנ"א תעניות</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442E20">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> כמנין כע"ס, ולכוין בשם אהי"ה דההי"ן, שהוא בגימטריא כע"ס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297D4219" w14:textId="77777777" w:rsidR="00ED26A8" w:rsidRPr="00ED26A8" w:rsidRDefault="00ED26A8" w:rsidP="005B1C60">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455D800A" w14:textId="77777777" w:rsidR="009866B2" w:rsidRDefault="00EC1C70" w:rsidP="009866B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>עד כמה כעס.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C6696B7" w14:textId="29546727" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="00493F1D">
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F05D9FF" w14:textId="014BA856" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00F61AD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="56B0ACDE" w14:textId="1016994E" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבת</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דף קה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">:) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שאמר משום רבי יוחנן בן נורי: המקרע בגדיו בחמתו, והמשבר כליו בחמתו, והמפזר מעותיו בחמתו</w:t>
+      </w:r>
+      <w:r w:rsidR="007B798B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001574C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יהא בעיניך כעובד עבודה זרה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">; שכך אומנתו של יצר הרע, היום אומר לו עשה כך ולמחר אומר לו עשה כך. עד שאומר לו עבוד עבודה זרה והולך ועובד. אמר רבי אבין: מאי קראה </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תהילים פא</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לא יהיה בך אל זר ולא תשתחוה לאל נכר, איזהו אל זר שיש בגופו של אדם - הוי אומר זה יצר הרע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756006F8" w14:textId="567FBDCC" w:rsidR="001574C5" w:rsidRDefault="001574C5" w:rsidP="001574C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E3F49">
-[...54 lines deleted...]
-        <w:t xml:space="preserve">ה), ארך אפים (השמטות) </w:t>
+      <w:r w:rsidRPr="001574C5">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ספר חסידים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ע</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> גמרא, כל הכועס.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52E497F0" w14:textId="0B80DD50" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ואסור לקרוע בגדיו בחמתו או לשבר כליו בחמתו והשובר כלי בחמתו </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001574C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נקרא מומר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> שכן דרכו של יצה"ר היום אומר עשה כן ולמחר אומר לך עבוד ע"ז והולך ועובד</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07637CE4" w14:textId="77777777" w:rsidR="00582049" w:rsidRPr="00582049" w:rsidRDefault="00582049" w:rsidP="00582049">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E88E7BA" w14:textId="525AFB32" w:rsidR="009866B2" w:rsidRPr="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1BAD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1BAD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הלכות דעות פר</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק ב</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>')</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כל הכועס כאילו עובד עבודת כוכבים</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CFEABE" w14:textId="77777777" w:rsidR="00582049" w:rsidRDefault="00582049" w:rsidP="00582049">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352E871D" w14:textId="5570C204" w:rsidR="009866B2" w:rsidRPr="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">זוהר, או </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מדרש נעלם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55023462" w14:textId="0585C551" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="009866B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B1C60">
-[...29 lines deleted...]
-    <w:p w14:paraId="26A5C37B" w14:textId="2C398D2D" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:r w:rsidRPr="00413AF3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413AF3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00A84618">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84618">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' א' ויוסף אברהם </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C0A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C0A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ק </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84618">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב')</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, אין זוהר. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413AF3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בני בנימין</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, אין מדרש נעלם.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A06D11" w14:textId="5FBB6D9D" w:rsidR="009866B2" w:rsidRDefault="00A84618" w:rsidP="009866B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A84618">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארך אפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' א' ויוסף אברהם</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ס</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב')</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, מרד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל, יש ברייתות. גמ', מביא ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="009866B2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ז, רק כלים. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1C70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כל הכועס, רק כאילו. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1C70">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1C70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב' חלוקים, א) כאילו, ב) ושובר כלים.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3584FA5F" w14:textId="2E7B4868" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00F61AD2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אמנם </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רמב</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00413AF3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אבות </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">פרק ב' משנה </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ט</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אל תהי נוח לכעוס - אל תכין נפשך לכעס ורוגז. וכבר הפליגו בגנות הכעס, וסוף מה שאמרו, שכל מי שכועס הריהו כמו עובד עבודה זרה. וסמכו זה לאומרו: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תהלים פא י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לא יהיה בך אל זר ולא תשתחוה לאל נכר</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61AD2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, רצונו לומר ששני הדברים אחד</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4985D625" w14:textId="662EB438" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="009866B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ל</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4E3A4126" w14:textId="77777777" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+        <w:t>ל, מתרץ אחד לשני.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7515CB" w14:textId="6D261A84" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00EC1C70">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל, עכשיו יש יצר הרע. בעל תשחית, או כעס. מהרש</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א, בעל תשחית. אמנם, יצר הרע, כעס.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD1EA1B" w14:textId="77777777" w:rsidR="00EC1C70" w:rsidRPr="009866B2" w:rsidRDefault="00EC1C70" w:rsidP="00EC1C70">
+      <w:pPr>
+        <w:ind w:left="510"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0EF415" w14:textId="0C215538" w:rsidR="00EC1C70" w:rsidRPr="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00EC1C70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD4121">
-[...17 lines deleted...]
-    <w:p w14:paraId="2BE21F34" w14:textId="41086742" w:rsidR="005B1C60" w:rsidRDefault="005B1C60" w:rsidP="005B1C60">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חז</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B6C782" w14:textId="4E05A0A9" w:rsidR="00AF0A8B" w:rsidRDefault="00AF0A8B" w:rsidP="00493F1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20CC5">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארחות צדיקים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שער הכעס</w:t>
+      </w:r>
+      <w:r w:rsidR="00493F1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00493F1D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00493F1D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-        <w:t>–</w:t>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כשתרצה להתחבר עם אדם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הכעיסה</w:t>
+      </w:r>
+      <w:r w:rsidR="00F407D1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ו, ואם יודה לך האמת בשעת כעסו </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>התחבר לו, ואם לאו</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...262 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עזוב אותו</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E47DFEA" w14:textId="77777777" w:rsidR="009866B2" w:rsidRDefault="009866B2" w:rsidP="00A34F9A">
-[...3231 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5310A60F" w14:textId="77777777" w:rsidR="00AF0A8B" w:rsidRDefault="00AF0A8B" w:rsidP="00F407D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BF7380" w14:textId="35561253" w:rsidR="00146887" w:rsidRDefault="00AF0A8B" w:rsidP="00EC1C70">
+    <w:p w14:paraId="6CBFE853" w14:textId="77777777" w:rsidR="00582049" w:rsidRDefault="00AF0A8B" w:rsidP="00582049">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00975F3A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>חינוך</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (מצוה של</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
@@ -20410,695 +15425,226 @@
         <w:t xml:space="preserve">ח) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ואולם לפי הדומה, אין במשמע שאם בא ישראל אחד והתחיל והרשיע לצער </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> בדברים הרעים שלא יענהו השומע, </w:t>
+        <w:t xml:space="preserve">ואולם לפי הדומה, אין במשמע שאם בא ישראל אחד והתחיל והרשיע לצער חבירו בדברים הרעים שלא יענהו השומע, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A54488">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>שאי אפשר להיות האדם כאבן שאין לה הופכים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">, ועוד שיהיה בשתיקתו כמודה על </w:t>
-[...167 lines deleted...]
-        <w:t xml:space="preserve"> לברכה [שבת פ</w:t>
+        <w:t>, ועוד שיהיה בשתיקתו כמודה על החירופין, ובאמת לא תצוה התורה להיות האדם כאבן שותק למחרפיו כמו למברכיו, אבל תצוה אותנו שנתרחק מן המדה הזאת, ושלא נתחיל להתקוטט ולחרף בני אדם, ובכן ינצל אדם מכל זה, כי מי שאינו בעל קטטה לא יחרפוהו בני אדם, זולתי השוטים הגמורים, ואין לתת לב על השוטים. ואם אולי יכריחנו מחרף מבני אדם להשיב על דבריו, ראוי לחכם שישיב לו דרך סלסול ונעימות ולא יכעס הרבה, כי כעס בחיק כסילים ינוח, וינצל עצמו אל השומעים מחירופיו וישליך המשא על המחרף, זהו דרך הטובים שבבני אדם. ויש לנו ללמוד דבר זה, שמותר לנו לענות כסיל, לפי הדומה, מאשר התירה התורה הבא במחתרת להקדים ולהורגו, שאין ספק שלא נתחייב האדם לסבול הנזקין מיד חבירו, כי יש לו רשות להנצל מידו, וכמו כן מדברי פיהו אשר מלא מרמות ותוך, בכל דבר שהוא יכול להנצל ממנו. ואולם יש כת מבני אדם שעולה חסידותם כל כך שלא ירצו להכניס עצמם בהוראה זו להשיב חורפיהם דבר, פן יגבר עליהם הכעס ויתפשטו בענין יותר מדי, ועליהם אמרו זכרונם לברכה [שבת פ</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ח ע</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ב] </w:t>
-[...55 lines deleted...]
-        <w:t>, עליהם הכתוב אומר [שופטים ה', ל</w:t>
+        <w:t>ב] הנעלבין ואינם עולבין, שומעין חרפתם ואינם משיבין, עליהם הכתוב אומר [שופטים ה', ל</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>א] ואוהביו כצאת השמש בגבורתו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBEDE7A" w14:textId="77777777" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00EC1C70">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="008C37BD">
+    <w:p w14:paraId="61D0B988" w14:textId="77777777" w:rsidR="00582049" w:rsidRPr="00582049" w:rsidRDefault="00582049" w:rsidP="00582049">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3469B428" w14:textId="1940B0F0" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="00582049">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582049">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מגן אבות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C37BD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>לרשב</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>ץ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> על אבות פרק ה </w:t>
+        <w:t xml:space="preserve">ץ על אבות פרק ה </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>משנה י</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ד) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">קשה לכעוס ונוח לרצות חסיד </w:t>
-[...235 lines deleted...]
-        <w:t xml:space="preserve"> מדוקדקת נפרש אותה לרצות את עצמו</w:t>
+        <w:t>קשה לכעוס ונוח לרצות חסיד תימה הוא, ומה חסידות יש במי שאינו כועס? והלא אמרו בשבת [קה ב] בפרק האורג, כל הכועס יהי בעיניך כעובד ע</w:t>
+      </w:r>
+      <w:r w:rsidR="00F616F6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>א. ואמרו בנדרים [כב א] בפרק ארבעה נדרים, כל הכועס, כל מיני גהינם שולטים בו. ויש לומר, שיש עתים שהכעס טוב, כמי שכועס על בעל עבירות, כפנחס בשטים. וכבר אמרו ביומא [כג א] פרק בראשונה, כל תלמיד חכם שאינו נוקם ונוטר כנחש, לאו תלמיד חכם. וזה במילי דשמייא ולמה נענש שאול, מפני שמחל על כבודו, כמו שנזכר שם. וכן דוד צוה לשלמה, 'וגם אתה ידעת את אשר עשה לי יואב בן צרויה' [מלכים א ב ה], ונאמר 'ועשית כחכמתך ולא תורד שיבתו בשלום שאול' [שם ו]. ועל כיוצא בזה נאמר, שהחסיד רשאי לכעוס, אך שיכעוס בקושי ויתרצה מיד. ומשלו בספר מבחר הפנינים, על הקנאה ועל החמדה, משל יפה. כי הקנאי, והחומד, פגע השטן בהם ואמר, אחד מהם ישאל דבר אחד וינתן לו, ולחברו כפלים. הקנאי לא רצה לשאול תחילה, שהיה מתקנא לחברו שמא ינתן לו כפלים. והחומד, היה מתאוה לשתיהן. דחק החומד את הקנאי לשאול תחילה, ושאל שינקרו לו עין אחת ולחומד שתים. קשה לכעוס ונוח לרצות, וכשיפייסוהו יתפייס ולא יהיה אכזרי למחול. ונראה שהגירסא המדוקדקת היא לרצות על משקל לכעוס, כמו ולא יוסיף לרצות עוד, וכן ראיתי מנוקד בתפלות ספרדיות. כי לרצות שהוא שגור בפי הכל הוא יוצא לאחר, כמו 'בניו ירצו דלים' [איוב כ י], ואל תרצה את חברך, ואם היא גירסא מדוקדקת נפרש אותה לרצות את עצמו</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56312118" w14:textId="77777777" w:rsidR="009351B1" w:rsidRDefault="009351B1" w:rsidP="009351B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35CF8942" w14:textId="039A0B82" w:rsidR="00934503" w:rsidRDefault="00F60514" w:rsidP="00934503">
       <w:pPr>
@@ -21130,56 +15676,54 @@
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ד</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60514">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00934503">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - עי' סוף הל' לשון הרע.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D18642" w14:textId="77777777" w:rsidR="00EC1C70" w:rsidRDefault="00EC1C70" w:rsidP="00F60514">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="77016C32" w14:textId="77777777" w:rsidR="007B798B" w:rsidRDefault="007B798B" w:rsidP="007B798B">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F75B2C" w14:textId="1D1216C3" w:rsidR="00BC5C9D" w:rsidRDefault="00EC1C70" w:rsidP="00BC5C9D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5C9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אגרת הרמב</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6" w:rsidRPr="00BC5C9D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5C9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
@@ -21201,133 +15745,77 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>תתנהג תמיד לדבר כל דבריך בנחת לכל אדם ובכל עת, ובזה תנצל מן הכעס שהיא מדה רעה להחטיא בני אדם</w:t>
       </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> וכאשר תנצל מן הכעס תעלה על </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> וכאשר תנצל מן הכעס תעלה על לבך מדת הענוה שהיא מדה טובה מכל המדות טובות</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> מדת הענוה שהיא מדה טובה מכל </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> ובעבור הענוה תעלה על לבך מדת היראה</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> טובות</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> הענוה להתבושש מכל אדם ולהתפחד ממנו ומן החטא, </w:t>
+        <w:t xml:space="preserve"> וכאשר תתנהג במדת הענוה להתבושש מכל אדם ולהתפחד ממנו ומן החטא, </w:t>
       </w:r>
       <w:r w:rsidR="00BC5C9D" w:rsidRPr="00BC5C9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>אז תשרה עליך רוח השכינה וזיו כבודה וחיי עולם הבא</w:t>
       </w:r>
       <w:r w:rsidR="00BC5C9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E96F2" w14:textId="77777777" w:rsidR="00F678CD" w:rsidRDefault="00F678CD" w:rsidP="00EC1C70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -21410,127 +15898,126 @@
           <w:rtl/>
         </w:rPr>
         <w:t>סי' קי</w:t>
       </w:r>
       <w:r w:rsidR="00F616F6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="008C37BD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח</w:t>
       </w:r>
       <w:r w:rsidR="008C37BD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388A54F8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRPr="00ED472A" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
+    <w:p w14:paraId="388A54F8" w14:textId="77777777" w:rsidR="00ED472A" w:rsidRPr="006074B1" w:rsidRDefault="00ED472A" w:rsidP="00ED472A">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:rtl/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00ED472A" w:rsidRPr="00ED472A" w:rsidSect="00146887">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00ED472A" w:rsidRPr="006074B1" w:rsidSect="00146887">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="540" w:right="626" w:bottom="720" w:left="720" w:header="360" w:footer="184" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="079100B0" w14:textId="77777777" w:rsidR="00B1049B" w:rsidRDefault="00B1049B">
+    <w:p w14:paraId="6C5D4BC0" w14:textId="77777777" w:rsidR="00532BD8" w:rsidRDefault="00532BD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45695F1E" w14:textId="77777777" w:rsidR="00B1049B" w:rsidRDefault="00B1049B">
+    <w:p w14:paraId="15FEA49E" w14:textId="77777777" w:rsidR="00532BD8" w:rsidRDefault="00532BD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B07F371" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111" w:rsidP="00D0659E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
@@ -21540,51 +16027,51 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B1317B0" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="363E5F85" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111" w:rsidP="00D0659E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
@@ -21594,95 +16081,95 @@
     <w:r w:rsidR="008C0C8E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="11E34038" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AAE67FB" w14:textId="77777777" w:rsidR="00B1049B" w:rsidRDefault="00B1049B">
+    <w:p w14:paraId="3499DA13" w14:textId="77777777" w:rsidR="00532BD8" w:rsidRDefault="00532BD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="598520A6" w14:textId="77777777" w:rsidR="00B1049B" w:rsidRDefault="00B1049B">
+    <w:p w14:paraId="49F38221" w14:textId="77777777" w:rsidR="00532BD8" w:rsidRDefault="00532BD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79F06478" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>בס"ד</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="164B4529" w14:textId="77777777" w:rsidR="00F65111" w:rsidRDefault="00F65111">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF917FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6340E4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -23707,247 +18194,266 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1590847411">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1245064838">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000624E3"/>
     <w:rsid w:val="000036C7"/>
     <w:rsid w:val="0002106D"/>
     <w:rsid w:val="000449CC"/>
     <w:rsid w:val="00060037"/>
     <w:rsid w:val="000606FF"/>
     <w:rsid w:val="000624E3"/>
     <w:rsid w:val="0009749E"/>
     <w:rsid w:val="000A3B6D"/>
     <w:rsid w:val="000E440F"/>
     <w:rsid w:val="001040B5"/>
     <w:rsid w:val="0014273E"/>
     <w:rsid w:val="00146887"/>
     <w:rsid w:val="00153FF6"/>
     <w:rsid w:val="001574C5"/>
     <w:rsid w:val="0016256D"/>
     <w:rsid w:val="00173AC6"/>
+    <w:rsid w:val="00186957"/>
     <w:rsid w:val="001A1BAD"/>
     <w:rsid w:val="001A577D"/>
     <w:rsid w:val="001D0D71"/>
     <w:rsid w:val="001D180D"/>
     <w:rsid w:val="001D2675"/>
     <w:rsid w:val="001D404A"/>
     <w:rsid w:val="002227A1"/>
     <w:rsid w:val="002427DF"/>
     <w:rsid w:val="00262141"/>
     <w:rsid w:val="00263152"/>
     <w:rsid w:val="00285BA0"/>
     <w:rsid w:val="00291AC5"/>
     <w:rsid w:val="002A2A24"/>
     <w:rsid w:val="002B71AC"/>
     <w:rsid w:val="002D2654"/>
+    <w:rsid w:val="002E6497"/>
     <w:rsid w:val="002F1C63"/>
     <w:rsid w:val="002F69C7"/>
+    <w:rsid w:val="002F771D"/>
     <w:rsid w:val="00313C0F"/>
     <w:rsid w:val="003420F8"/>
     <w:rsid w:val="003675BE"/>
     <w:rsid w:val="00380CFA"/>
+    <w:rsid w:val="00381357"/>
     <w:rsid w:val="0038189C"/>
     <w:rsid w:val="003A7000"/>
     <w:rsid w:val="003D2364"/>
     <w:rsid w:val="004039BC"/>
     <w:rsid w:val="00413AF3"/>
     <w:rsid w:val="0042407B"/>
     <w:rsid w:val="00492908"/>
     <w:rsid w:val="00493F1D"/>
     <w:rsid w:val="004A0B4D"/>
     <w:rsid w:val="004B0A21"/>
     <w:rsid w:val="004B3137"/>
     <w:rsid w:val="004C0FAD"/>
     <w:rsid w:val="004C494C"/>
     <w:rsid w:val="004E7EC6"/>
     <w:rsid w:val="004F3B52"/>
     <w:rsid w:val="0051134C"/>
     <w:rsid w:val="00511447"/>
     <w:rsid w:val="00516E6B"/>
+    <w:rsid w:val="00532BD8"/>
     <w:rsid w:val="0053594C"/>
     <w:rsid w:val="00565FFF"/>
     <w:rsid w:val="0057338B"/>
+    <w:rsid w:val="00582049"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00594080"/>
     <w:rsid w:val="00595B14"/>
     <w:rsid w:val="005B1C60"/>
     <w:rsid w:val="005B748C"/>
+    <w:rsid w:val="005C33F6"/>
     <w:rsid w:val="005C4F11"/>
     <w:rsid w:val="005D175E"/>
+    <w:rsid w:val="005E53F3"/>
     <w:rsid w:val="005E730C"/>
     <w:rsid w:val="00602F67"/>
+    <w:rsid w:val="006074B1"/>
     <w:rsid w:val="00607E93"/>
     <w:rsid w:val="00616CEF"/>
     <w:rsid w:val="006308D4"/>
     <w:rsid w:val="0064657D"/>
+    <w:rsid w:val="00651F76"/>
     <w:rsid w:val="00652BBA"/>
     <w:rsid w:val="006756E4"/>
     <w:rsid w:val="006939D3"/>
     <w:rsid w:val="006C4F85"/>
     <w:rsid w:val="006D0332"/>
     <w:rsid w:val="006D5123"/>
     <w:rsid w:val="006E5DAD"/>
     <w:rsid w:val="006F7C0A"/>
     <w:rsid w:val="00713FDC"/>
     <w:rsid w:val="00721155"/>
     <w:rsid w:val="00726479"/>
     <w:rsid w:val="00741091"/>
     <w:rsid w:val="00751F9A"/>
     <w:rsid w:val="0075343C"/>
     <w:rsid w:val="00772A0C"/>
+    <w:rsid w:val="00782345"/>
     <w:rsid w:val="00795B7C"/>
+    <w:rsid w:val="007B798B"/>
     <w:rsid w:val="007C39A2"/>
     <w:rsid w:val="007C718F"/>
+    <w:rsid w:val="007D3002"/>
     <w:rsid w:val="007D45CA"/>
+    <w:rsid w:val="007F1947"/>
     <w:rsid w:val="00800CD7"/>
     <w:rsid w:val="0081241D"/>
     <w:rsid w:val="00841F4F"/>
     <w:rsid w:val="0084552E"/>
     <w:rsid w:val="00853EB6"/>
+    <w:rsid w:val="008A58AD"/>
     <w:rsid w:val="008B2D01"/>
     <w:rsid w:val="008B4CD9"/>
     <w:rsid w:val="008C0C8E"/>
     <w:rsid w:val="008C37BD"/>
+    <w:rsid w:val="008C4AA1"/>
     <w:rsid w:val="008C6F48"/>
     <w:rsid w:val="008E1793"/>
     <w:rsid w:val="008E4E44"/>
     <w:rsid w:val="008E63B9"/>
     <w:rsid w:val="008F0E66"/>
     <w:rsid w:val="008F319F"/>
     <w:rsid w:val="00900E4F"/>
     <w:rsid w:val="00903A37"/>
     <w:rsid w:val="009155AA"/>
     <w:rsid w:val="00930FAE"/>
     <w:rsid w:val="00934503"/>
     <w:rsid w:val="009351B1"/>
     <w:rsid w:val="00953661"/>
     <w:rsid w:val="00954734"/>
     <w:rsid w:val="00983FF2"/>
     <w:rsid w:val="009866B2"/>
     <w:rsid w:val="009933E5"/>
     <w:rsid w:val="009948CE"/>
     <w:rsid w:val="009A06CB"/>
     <w:rsid w:val="009B3D7A"/>
     <w:rsid w:val="009B49C6"/>
     <w:rsid w:val="00A02D62"/>
     <w:rsid w:val="00A0368B"/>
     <w:rsid w:val="00A105D2"/>
     <w:rsid w:val="00A304AE"/>
     <w:rsid w:val="00A34F9A"/>
     <w:rsid w:val="00A437B0"/>
     <w:rsid w:val="00A6406D"/>
     <w:rsid w:val="00A77F20"/>
     <w:rsid w:val="00A84618"/>
     <w:rsid w:val="00AA55FA"/>
     <w:rsid w:val="00AA684F"/>
     <w:rsid w:val="00AB3911"/>
     <w:rsid w:val="00AD179E"/>
     <w:rsid w:val="00AD693C"/>
     <w:rsid w:val="00AF047F"/>
     <w:rsid w:val="00AF082E"/>
     <w:rsid w:val="00AF0A8B"/>
+    <w:rsid w:val="00AF4E59"/>
     <w:rsid w:val="00B1049B"/>
     <w:rsid w:val="00B200EF"/>
     <w:rsid w:val="00B20EED"/>
+    <w:rsid w:val="00B479E0"/>
     <w:rsid w:val="00B545F5"/>
     <w:rsid w:val="00B67790"/>
     <w:rsid w:val="00B8136D"/>
     <w:rsid w:val="00BA762C"/>
     <w:rsid w:val="00BC5C9D"/>
     <w:rsid w:val="00BF4596"/>
     <w:rsid w:val="00C44E53"/>
     <w:rsid w:val="00C61F75"/>
     <w:rsid w:val="00C762B6"/>
     <w:rsid w:val="00C84140"/>
     <w:rsid w:val="00C8652B"/>
     <w:rsid w:val="00C919C8"/>
     <w:rsid w:val="00CA71CC"/>
     <w:rsid w:val="00CC1519"/>
     <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00CD2B27"/>
     <w:rsid w:val="00D03DE7"/>
     <w:rsid w:val="00D0659E"/>
     <w:rsid w:val="00D31D5D"/>
     <w:rsid w:val="00D32268"/>
     <w:rsid w:val="00D32872"/>
     <w:rsid w:val="00D355A5"/>
     <w:rsid w:val="00D906A3"/>
     <w:rsid w:val="00D91417"/>
     <w:rsid w:val="00DB7493"/>
     <w:rsid w:val="00DC0C59"/>
     <w:rsid w:val="00DF573D"/>
+    <w:rsid w:val="00DF7A6D"/>
     <w:rsid w:val="00E05303"/>
     <w:rsid w:val="00E21BCD"/>
     <w:rsid w:val="00E7249D"/>
     <w:rsid w:val="00EC1C70"/>
     <w:rsid w:val="00EC5608"/>
     <w:rsid w:val="00ED26A8"/>
     <w:rsid w:val="00ED472A"/>
     <w:rsid w:val="00EE4DE9"/>
     <w:rsid w:val="00F407D1"/>
     <w:rsid w:val="00F4774A"/>
     <w:rsid w:val="00F54A35"/>
     <w:rsid w:val="00F60514"/>
     <w:rsid w:val="00F616F6"/>
     <w:rsid w:val="00F61AD2"/>
     <w:rsid w:val="00F64BC3"/>
     <w:rsid w:val="00F65111"/>
     <w:rsid w:val="00F678CD"/>
     <w:rsid w:val="00FA4138"/>
     <w:rsid w:val="00FB3817"/>
     <w:rsid w:val="00FD0677"/>
     <w:rsid w:val="00FD4121"/>
     <w:rsid w:val="00FD5736"/>
     <w:rsid w:val="00FE31D1"/>
     <w:rsid w:val="00FE69BC"/>
     <w:rsid w:val="00FE7F65"/>
@@ -23961,51 +18467,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F66EE7C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C1FB0897-35C5-400E-94A6-39F05E8F8230}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -24379,51 +18885,51 @@
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00313C0F"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7024772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="30033317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24498,62 +19004,188 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1714042597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1714963059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="373042511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1249269795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1353801021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563831347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1715155206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1737974325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1841697083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="217666770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="556160884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="744913054">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -24821,71 +19453,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>25184</Characters>
+  <Pages>9</Pages>
+  <Words>5264</Words>
+  <Characters>30008</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>209</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>250</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>בס"ד</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29543</CharactersWithSpaces>
+  <CharactersWithSpaces>35202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>בס"ד</dc:title>
   <dc:subject/>
   <dc:creator>otzar1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>