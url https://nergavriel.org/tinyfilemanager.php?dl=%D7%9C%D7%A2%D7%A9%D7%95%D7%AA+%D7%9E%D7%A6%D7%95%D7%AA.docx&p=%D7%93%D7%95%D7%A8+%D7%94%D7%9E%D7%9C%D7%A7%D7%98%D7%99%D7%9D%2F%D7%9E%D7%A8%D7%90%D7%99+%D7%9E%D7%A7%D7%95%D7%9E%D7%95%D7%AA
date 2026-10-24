--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D6C97F3" w14:textId="77777777" w:rsidR="003168B9" w:rsidRPr="00C31B65" w:rsidRDefault="003168B9" w:rsidP="00C31B65">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="256"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00372648">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>לעשות מצות</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F2892E" w14:textId="77777777" w:rsidR="00B67390" w:rsidRDefault="00B67390" w:rsidP="00B67390">
       <w:pPr>
         <w:bidi/>
@@ -270,51 +270,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B67390">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>מקור</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA20905" w14:textId="6B1A1867" w:rsidR="00B67390" w:rsidRDefault="00F11B6E" w:rsidP="00B67390">
+    <w:p w14:paraId="6FA20905" w14:textId="50E2F0E7" w:rsidR="00B67390" w:rsidRDefault="00F11B6E" w:rsidP="00B67390">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B67390">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגר"ח</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B67390">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -471,68 +471,56 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הם</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> כמו מצות </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>יבום</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> וחליצה או גט או פדיון בן בכור שדברים אלו אינם ביד האדם ואפי' </w:t>
       </w:r>
-      <w:r w:rsidR="003C5B8E">
-[...16 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00883DA1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענין הגט אינו מחויב לגרש לאשתו</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> אלא אם לא תמצא חן בעיניו מחמת שאינה הגונה</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11B6E">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> במעשי</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11B6E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11B6E">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1426,51 +1414,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> יחזור בהרים היה כל אדם חייב פעם אחת בחייו לקיים מצות שילוח אבל השתא כי יקרא לא קרינן רק אם רוצה </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ליקח</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> הבנים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EF4D16" w14:textId="77777777" w:rsidR="00B67390" w:rsidRDefault="00386CEF" w:rsidP="00B67390">
+    <w:p w14:paraId="54EF4D16" w14:textId="395DA32C" w:rsidR="00B67390" w:rsidRDefault="00386CEF" w:rsidP="00B67390">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B67390">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> זצ"ל (</w:t>
       </w:r>
@@ -1513,61 +1501,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="00386CEF">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">וכ"כ בחזון איש (ביו"ד סי' קע"ה </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386CEF">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>סק"ב</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386CEF">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>) שכל מצוה חייב כל אדם עכ"פ פעם א' בחייו לקיימו (חוץ משילוח הקן שמיעטו קרא ע"ש)"</w:t>
+        <w:t>) שכל מצוה חייב כל אדם עכ"פ פעם א' בחייו לקיימו (חוץ משילוח הקן שמיעטו קרא ע"ש)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F9C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386CEF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BF9AB2" w14:textId="5CB01A1F" w:rsidR="00B67390" w:rsidRPr="00CD1655" w:rsidRDefault="00F11B6E" w:rsidP="00B67390">
+    <w:p w14:paraId="1B7A085D" w14:textId="7269CBF1" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (שלח תשלח אות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צ"א) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">איתא בספר </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ארחות</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> יושר בפרק שמחה של מצוה בשם ר' חיים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ויטאל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 'צריך לחפש אחריהם ולעשותם' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וקאי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> על שלוח הקן, האם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F6ABA">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>החזו"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D51F0">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> חולק על זה. תשובה: לא חולק"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE73CB6" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00F11B6E" w:rsidP="00883DA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B67390">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2045,50 +2174,450 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> מצות </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1655">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>כו</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1655">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1655">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6180863A" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלח תשלח אות ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שאלה: מה שכתב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>החזו"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הנ"ל שכל מצוה חייב כל אדם לקיים עכ"פ פעם אחת בחייו, האם הוא בגדר חיוב או רק ענין גדול. תשובה: ענין"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B70872" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלח תשלח אות ק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פ"א</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">"שאלה: כתב לי רבינו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [זצ"ל] שההשתדלות לקיים כל המצות היא בגדר 'ענין', ולא 'חיוב', ויש להבין </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> המשנה ברורה (סי' כ"ה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מ"ב) מביא מהכנסת הגדולה שאם בעלי הקבלה מחמירים, יש להחמיר גם כן, ואם כן גם בנדון דידן הרי זה בגדר חיוב על פי קבלה. תשובה: כל מה שבקבלה אינו חיוב גמור</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF7F5F8" w14:textId="1C9978AB" w:rsidR="00883DA1" w:rsidRPr="00CD1655" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלח תשלח אות ק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פ"ב</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שאלה: האם ההשתדלות הנ"ל ראויה היא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רקו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ליחידי סגולה או לכל אחד</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובה: לכל אחד</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CE9FD7" w14:textId="77777777" w:rsidR="00B67390" w:rsidRPr="00B67390" w:rsidRDefault="00B67390" w:rsidP="00B67390">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731D81F6" w14:textId="6FA4A22E" w:rsidR="00B67390" w:rsidRDefault="00F1476E" w:rsidP="00B67390">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מראי מקומות</w:t>
       </w:r>
       <w:r w:rsidR="00F11B6E">
@@ -5803,58 +6332,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D26C646" w14:textId="327FE76A" w:rsidR="0096251A" w:rsidRPr="0096251A" w:rsidRDefault="0096251A" w:rsidP="0096251A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0096251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>רמב"ם</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> (הל' ציצית פרק ג' הל' י"א)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (הל' ציצית פרק ג' הל' י"א) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">אף על פי שאין אדם </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -5935,58 +6457,51 @@
         </w:rPr>
         <w:t>מהרש"א</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (מנחות דף </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מא</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ושא"ל</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
@@ -6082,154 +6597,133 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ליענש</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> על כך </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>וק"ל</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>"</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B45E9F6" w14:textId="77777777" w:rsidR="0096251A" w:rsidRDefault="0096251A" w:rsidP="0096251A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0096251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ערבי נחל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח"ב</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ראש השנה עמ' שפ"א ד"ה ונראה)</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ראש השנה עמ' שפ"א ד"ה ונראה).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0235170F" w14:textId="042D6520" w:rsidR="0096251A" w:rsidRDefault="0096251A" w:rsidP="0096251A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0096251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אורח ישראל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (סי' כ' </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הע</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>' ק"ג)</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>' ק"ג).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A70DBA8" w14:textId="5D0E08D9" w:rsidR="007D2422" w:rsidRDefault="003168B9" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ר</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2422">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
@@ -6655,72 +7149,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t>מועדים וזמנים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח"ג</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> סי' רס"ז</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> סי' רס"ז ד"ה ומעתה) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4AD6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ונראה דהיינו טעמא </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B4AD6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -8503,646 +8976,1386 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1530470E" w14:textId="77777777" w:rsidR="007D2422" w:rsidRDefault="00F11B6E" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שב ואל תעשה [כמו שלוח הקן].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365A8BEF" w14:textId="77777777" w:rsidR="007D2422" w:rsidRDefault="00F11B6E" w:rsidP="007D2422">
+    <w:p w14:paraId="479A9F58" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00F11B6E" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מיקל</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00883DA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFF72CA" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עי' </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404F2E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כתב סופר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (חולין דף קלט: ד"ה ודע) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> עי' </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>די"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> דגם בעידן </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ריתחא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> על שלא קיים מצות שלוח הקן דגם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דבפ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' התכלת אמר מלאכי בעידן רתחי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אעשה היינו כשעושה לו בגד ולובש בו ועושה צדקי לפטור עצמו מציצי שעושה של ג' כנפי' מדבר שאינו חייב בציצית </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דבהא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> איירי שם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בעידן </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ריתחא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דראה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>והתחכ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' לפטור </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ממצוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, אבל בשלוח הקן וכדומה ששב וא"ת הוא ולא עשה התחכמו' לפטור נפשי' נ"ל דלא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לעולם וכן נראה למעיי' פ' התכלת שם, ומינה בנוטל האם ומטריף הבנים כדי לפטור נפשי' משלוח וכדומה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>י"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שמענשי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>' כמו בציצית כיון שעשה התחכמות לפטור נפשי' ועדיין יש לעיין".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38101470" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00883DA1">
+        <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>כתב סופר</w:t>
-[...27 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (שלח תשלח אות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פ"ה) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כתב לי רבינו שאין לחתוך כנפי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הצפו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אפילו לפני שהיא יושבת על הקן מה הטעם בזה, הרי הוא שלא בשעת מצוה. תשובה: גורם להפקיע מצוה ובעידן </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ריתחא</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...199 lines deleted...]
-      <w:r w:rsidRPr="007D2422">
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA76FAB" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00883DA1">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F1476E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>זצ"ל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (שלח תשלח אות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> פ"ה, אות צ').</w:t>
+        <w:t xml:space="preserve"> פ"ט) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">בספר שיח השדה (קונטרס הליקוטים סי' ט) מבואר </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דשיטת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הרבה ראשונים ואחרונים שמצות שלוח הקן אינו חיוב, אא"כ רוצה לזכות </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בהביצים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. האם לפי שיטת אלו יש ענין לחפש לקיים מצות </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלוה"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אע"פ שהוא פטור </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מדינא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. תשובה: ע"פ קבלה יש ענין"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E845A39" w14:textId="77777777" w:rsidR="007D2422" w:rsidRDefault="00F11B6E" w:rsidP="007D2422">
+    <w:p w14:paraId="639A4124" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (שלח תשלח אות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צ') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">לפי הראשונים והאחרונים הנ"ל, הרואה קן צפור ואינו מקיים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>המצוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> האם יש חשש שיקבל עונש בעידנא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דריתחא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F7112F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. תשובה: לא"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7B5D81" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלח תשלח אות ק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פ"ד</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שאלה: כתב לי רבינו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [זצ"ל] על מי שיש האפשרות להתחייב במצות יותר מפעם אחת בחייו 'הרוצה עושה'. וצ"ע </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהב"י</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ריש סי' כ"ד) הביא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהמרדכי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ועוד ראשונים שכללו מצות ציצית עם שאר המצות כולן, וכתבו שיש ללבוש בגד של ד' כנפות כדי לקיים מצות ציצית, ולמדו זאת ממשה רבינו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יעו"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ולענין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ציצית מבואר שם דיש </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ללובשן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בכל יום ובכל שעה כדי להתחייב בהם ככל שאפשרי. תשובה: זה רק בציצית </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שבלא"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לובש בגד".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE56F8" w14:textId="6E8E846E" w:rsidR="00883DA1" w:rsidRPr="00F7112F" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ק</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ל </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלח תשלח אות ק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פ"ה</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029236D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) – "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">שאלה: מי שרוצה ביצים ועובר על יד קן ציפור, האם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ליה בעידנא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דריתחא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אם לא יקיים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>המצוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אם לוקח ביצים ממקום אחר. תשובה: לא יקבל עונש משום שאין חיוב"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0653274B" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00F11B6E" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">מחמיר </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>מחמיר</w:t>
+      </w:r>
+      <w:r w:rsidR="00883DA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7045D4D6" w14:textId="77777777" w:rsidR="00883DA1" w:rsidRDefault="00F11B6E" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2422">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>משנת חכמים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ריש הל' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יסוה"ת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צפנת פענח שם אות ה'</w:t>
+      </w:r>
+      <w:r w:rsidR="00883DA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00883DA1">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="004F5937">
-[...5 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "אם מזדמן לו ורואה קן מחויב לקיים מצות שלוח הקן נראה דאם לא קיים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ענשינן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לי' בעידן </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ריתחא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. אבל </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ליכא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עונש כמו בעובר על </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> המוטל עליו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דמ"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> היינו אם לקח האם והבנים"</w:t>
+      </w:r>
+      <w:r w:rsidR="00883DA1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E845A39" w14:textId="42030DB4" w:rsidR="007D2422" w:rsidRDefault="00F11B6E" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הו"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D2422">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>משנת חכמים</w:t>
-[...126 lines deleted...]
-        </w:rPr>
         <w:t>בפת"ת</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (יו"ד סי' רצ"ב </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ס"ק</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> א').</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB45825" w14:textId="77777777" w:rsidR="007D2422" w:rsidRDefault="00F1476E" w:rsidP="007D2422">
+    <w:p w14:paraId="7CB45825" w14:textId="67E95667" w:rsidR="007D2422" w:rsidRDefault="00883DA1" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>מראי מקומות</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00F11B6E" w:rsidRPr="007D2422">
+        <w:t xml:space="preserve">מראי מקומות </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165BA9">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שלח תשלח</w:t>
       </w:r>
-      <w:r w:rsidR="00F11B6E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> (עמ' פ"ד).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהדו"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עמ' פ"ד, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהדו"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> עמ' מ"ג).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3445E265" w14:textId="51EF734D" w:rsidR="007079E1" w:rsidRDefault="007079E1" w:rsidP="007079E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ציצית בזמן הזה.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4B5512" w14:textId="0F138ACB" w:rsidR="007079E1" w:rsidRDefault="007079E1" w:rsidP="007079E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007079E1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תוס</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>' (ערכין  ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62080878" w14:textId="7434850A" w:rsidR="00883DA1" w:rsidRDefault="00883DA1" w:rsidP="00883DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מיקל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, בשב ואל תעשה.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7633335B" w14:textId="77777777" w:rsidR="00EE6F4D" w:rsidRPr="00EE6F4D" w:rsidRDefault="00EE6F4D" w:rsidP="00EE6F4D">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6447D2BD" w14:textId="32948357" w:rsidR="007D2422" w:rsidRDefault="003168B9" w:rsidP="00EE6F4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D2422">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">סוטה </w:t>
@@ -11793,58 +13006,51 @@
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>י</w:t>
       </w:r>
       <w:r w:rsidR="00EA684E" w:rsidRPr="007D2422">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>עקב</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (שבת סי' י"ח</w:t>
       </w:r>
       <w:r w:rsidR="00CD1655">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> [אא"כ </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">בעידן </w:t>
+        <w:t xml:space="preserve"> [אא"כ בעידן </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD1655">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ריתחא</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CD1655">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>, ע"ש]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
@@ -13579,72 +14785,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB401F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרז"נ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB401F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> גולדברג</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> זצ"ל (הערה בתוך ס' הליכות שלמה סוף פרק ה', עמ' </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> - לשונו מובא לקמן.</w:t>
+        <w:t xml:space="preserve"> זצ"ל (הערה בתוך ס' הליכות שלמה סוף פרק ה', עמ' שנ"ח) - לשונו מובא לקמן.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E812E6" w14:textId="467197FA" w:rsidR="007D2422" w:rsidRDefault="00482362" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D2422">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מועדים וזמנים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (ח"א סי' ג')</w:t>
       </w:r>
       <w:r>
@@ -15445,58 +16630,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk166995690"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB401F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרז"נ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB401F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> גולדברג</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> זצ"ל</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (הערה בתוך ס' הליכות שלמה סוף פרק ה', עמ' ע"ב) </w:t>
+        <w:t xml:space="preserve"> זצ"ל (הערה בתוך ס' הליכות שלמה סוף פרק ה', עמ' ע"ב) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00360824">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB401F">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -19435,72 +20613,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t>מועדים וזמנים</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח"ג</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> סי' רס"ז ד"ה אמנם</w:t>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> סי' רס"ז ד"ה אמנם, לשונו מובא לעיל).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CFFF81" w14:textId="77777777" w:rsidR="007D2422" w:rsidRPr="007D2422" w:rsidRDefault="007D2422" w:rsidP="007D2422">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A0DD9A3" w14:textId="77777777" w:rsidR="007D2422" w:rsidRDefault="003168B9" w:rsidP="007D2422">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D2422">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>מצות שאי אפשר לעשות</w:t>
@@ -19925,244 +21082,244 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0068158E" w:rsidSect="00B67390">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="836" w:bottom="900" w:left="900" w:header="540" w:footer="364" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1535FDFB" w14:textId="77777777" w:rsidR="00E63F27" w:rsidRDefault="00E63F27">
+    <w:p w14:paraId="65A82925" w14:textId="77777777" w:rsidR="00A5788D" w:rsidRDefault="00A5788D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CC15FD0" w14:textId="77777777" w:rsidR="00E63F27" w:rsidRDefault="00E63F27">
+    <w:p w14:paraId="3EB4A86B" w14:textId="77777777" w:rsidR="00A5788D" w:rsidRDefault="00A5788D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22057B92" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3" w:rsidP="00941DBE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="476254E6" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="511FFA26" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3" w:rsidP="00941DBE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B36DC8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="52CC5C38" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C17962E" w14:textId="77777777" w:rsidR="00E63F27" w:rsidRDefault="00E63F27">
+    <w:p w14:paraId="034D1CDC" w14:textId="77777777" w:rsidR="00A5788D" w:rsidRDefault="00A5788D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="172E40A3" w14:textId="77777777" w:rsidR="00E63F27" w:rsidRDefault="00E63F27">
+    <w:p w14:paraId="2DF856F3" w14:textId="77777777" w:rsidR="00A5788D" w:rsidRDefault="00A5788D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6989483A" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3" w:rsidP="00C31B65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>בס"ד</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52A4D766" w14:textId="77777777" w:rsidR="001019C3" w:rsidRDefault="001019C3" w:rsidP="00C31B65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07EE5A01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E5AA42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -20823,225 +21980,231 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2106613657">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000624E3"/>
     <w:rsid w:val="000334C7"/>
     <w:rsid w:val="00042528"/>
     <w:rsid w:val="000450AF"/>
     <w:rsid w:val="000624E3"/>
     <w:rsid w:val="000902BC"/>
     <w:rsid w:val="000A7835"/>
     <w:rsid w:val="001019C3"/>
     <w:rsid w:val="00102576"/>
     <w:rsid w:val="001240DA"/>
     <w:rsid w:val="0012551C"/>
     <w:rsid w:val="001279D9"/>
     <w:rsid w:val="0013039B"/>
     <w:rsid w:val="001403A1"/>
     <w:rsid w:val="00144C90"/>
     <w:rsid w:val="001A496A"/>
     <w:rsid w:val="001E0D90"/>
     <w:rsid w:val="0021004F"/>
     <w:rsid w:val="00214C41"/>
     <w:rsid w:val="002759EF"/>
     <w:rsid w:val="00292EF1"/>
     <w:rsid w:val="002A47BB"/>
     <w:rsid w:val="002B606C"/>
+    <w:rsid w:val="002C3D0A"/>
     <w:rsid w:val="002C50EE"/>
     <w:rsid w:val="002D24AF"/>
     <w:rsid w:val="00303E73"/>
     <w:rsid w:val="003168B9"/>
     <w:rsid w:val="00341420"/>
     <w:rsid w:val="00360824"/>
     <w:rsid w:val="00366E66"/>
     <w:rsid w:val="00386CEF"/>
     <w:rsid w:val="003B4AD6"/>
     <w:rsid w:val="003C5B8E"/>
     <w:rsid w:val="00454B8E"/>
     <w:rsid w:val="00482362"/>
+    <w:rsid w:val="004933DF"/>
     <w:rsid w:val="004D5080"/>
     <w:rsid w:val="004F5937"/>
     <w:rsid w:val="00512775"/>
     <w:rsid w:val="0053496F"/>
     <w:rsid w:val="00555116"/>
     <w:rsid w:val="005558C2"/>
     <w:rsid w:val="00564968"/>
     <w:rsid w:val="00582D18"/>
     <w:rsid w:val="005960FE"/>
     <w:rsid w:val="005B22AA"/>
     <w:rsid w:val="00610FA5"/>
     <w:rsid w:val="00641069"/>
     <w:rsid w:val="0068158E"/>
     <w:rsid w:val="006834A7"/>
     <w:rsid w:val="006A0FEE"/>
     <w:rsid w:val="006A59BD"/>
     <w:rsid w:val="006B1D8F"/>
     <w:rsid w:val="00701D3C"/>
     <w:rsid w:val="007079E1"/>
     <w:rsid w:val="0074532B"/>
     <w:rsid w:val="00765F57"/>
     <w:rsid w:val="00787106"/>
     <w:rsid w:val="007A50B5"/>
     <w:rsid w:val="007D2422"/>
     <w:rsid w:val="007D3EA1"/>
     <w:rsid w:val="007E4CA3"/>
     <w:rsid w:val="008051E8"/>
     <w:rsid w:val="00805A1F"/>
     <w:rsid w:val="008245DF"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="0085007B"/>
+    <w:rsid w:val="00883DA1"/>
     <w:rsid w:val="008C0025"/>
     <w:rsid w:val="008D62E1"/>
     <w:rsid w:val="009253E3"/>
     <w:rsid w:val="00933BC0"/>
     <w:rsid w:val="00941DBE"/>
     <w:rsid w:val="00944BF9"/>
     <w:rsid w:val="0096057A"/>
     <w:rsid w:val="0096251A"/>
     <w:rsid w:val="00975F3D"/>
     <w:rsid w:val="00991C91"/>
     <w:rsid w:val="00993C12"/>
     <w:rsid w:val="009C336C"/>
     <w:rsid w:val="009D7621"/>
     <w:rsid w:val="009E12B6"/>
     <w:rsid w:val="00A3161E"/>
     <w:rsid w:val="00A40D42"/>
     <w:rsid w:val="00A5203E"/>
+    <w:rsid w:val="00A5788D"/>
     <w:rsid w:val="00AB401F"/>
     <w:rsid w:val="00AF796B"/>
     <w:rsid w:val="00B04AF2"/>
     <w:rsid w:val="00B05CC3"/>
     <w:rsid w:val="00B36DC8"/>
     <w:rsid w:val="00B43523"/>
     <w:rsid w:val="00B61597"/>
     <w:rsid w:val="00B67390"/>
     <w:rsid w:val="00B67790"/>
     <w:rsid w:val="00B800F1"/>
     <w:rsid w:val="00BA511C"/>
+    <w:rsid w:val="00BB6F9C"/>
     <w:rsid w:val="00C04649"/>
     <w:rsid w:val="00C31B65"/>
     <w:rsid w:val="00C471CC"/>
     <w:rsid w:val="00C5054E"/>
     <w:rsid w:val="00C52200"/>
     <w:rsid w:val="00C919C8"/>
     <w:rsid w:val="00CC4D4B"/>
     <w:rsid w:val="00CD0020"/>
     <w:rsid w:val="00CD1655"/>
     <w:rsid w:val="00CD40D9"/>
     <w:rsid w:val="00D00EE0"/>
     <w:rsid w:val="00D31F36"/>
     <w:rsid w:val="00DC0FFE"/>
     <w:rsid w:val="00DC1DE1"/>
     <w:rsid w:val="00DD37F8"/>
     <w:rsid w:val="00E01267"/>
     <w:rsid w:val="00E63F27"/>
+    <w:rsid w:val="00E76E79"/>
     <w:rsid w:val="00EA040D"/>
     <w:rsid w:val="00EA684E"/>
     <w:rsid w:val="00ED380A"/>
     <w:rsid w:val="00EE3F7A"/>
     <w:rsid w:val="00EE6F4D"/>
     <w:rsid w:val="00EF13B3"/>
     <w:rsid w:val="00F11B6E"/>
     <w:rsid w:val="00F1476E"/>
     <w:rsid w:val="00FB3AAC"/>
     <w:rsid w:val="00FB3F46"/>
     <w:rsid w:val="00FC0873"/>
     <w:rsid w:val="00FF6438"/>
     <w:rsid w:val="00FF67B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="740A2964"/>
   <w15:docId w15:val="{1D384424-7FC0-4C0D-91C1-2C68E548347A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -21371,51 +22534,51 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C31B65"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0068158E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="522981421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1639723754">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21707,70 +22870,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4601</Words>
-  <Characters>26228</Characters>
+  <Words>4893</Words>
+  <Characters>27895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>232</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>לעשות מצות</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30768</CharactersWithSpaces>
+  <CharactersWithSpaces>32723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>לעשות מצות</dc:title>
   <dc:subject/>
   <dc:creator>otzar1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>