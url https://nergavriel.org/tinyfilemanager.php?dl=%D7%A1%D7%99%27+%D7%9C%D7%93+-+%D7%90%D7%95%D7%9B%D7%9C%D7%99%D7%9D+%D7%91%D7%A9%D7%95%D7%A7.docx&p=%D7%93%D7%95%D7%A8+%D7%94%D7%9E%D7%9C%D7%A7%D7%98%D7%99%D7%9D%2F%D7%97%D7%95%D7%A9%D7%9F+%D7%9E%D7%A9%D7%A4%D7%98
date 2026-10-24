--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31E7B90B" w14:textId="2C87F866" w:rsidR="00985C3C" w:rsidRPr="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00985C3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk62111799"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk62929520"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk62560106"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk63033933"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
@@ -22277,51 +22277,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (דרכי החיים </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח"ב</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> עמ' ת"ו הע' ה') </w:t>
+        <w:t xml:space="preserve"> עמ' ת"ו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00985C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00985C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' ה') </w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -27331,51 +27351,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>האם יש איזה חסרון לאכול בבית הסמוך לשוק</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BA7707" w14:textId="06D45311" w:rsidR="00985C3C" w:rsidRPr="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00E30197">
+    <w:p w14:paraId="69BA7707" w14:textId="0B58B38F" w:rsidR="00985C3C" w:rsidRPr="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00E30197">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00985C3C" w:rsidRPr="00985C3C" w:rsidSect="00985C3C">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834"/>
           <w:pgMar w:top="818" w:right="689" w:bottom="1135" w:left="993" w:header="360" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -27412,80 +27432,111 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שטינמן</w:t>
       </w:r>
       <w:r w:rsidR="009646BC" w:rsidRPr="009646BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> זצ"ל</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00822748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שליט"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (דברי שיח </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>גליון</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ש"כ, פר' תצוה תשע"ט) </w:t>
+        <w:t xml:space="preserve"> ש"כ, פר' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00985C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תצוה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00985C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> תשע"ט) </w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -27591,76 +27642,76 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00985C3C" w:rsidRPr="00752D16" w:rsidSect="009A35AB">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834"/>
           <w:pgMar w:top="818" w:right="689" w:bottom="540" w:left="720" w:header="360" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F51DD6D" w14:textId="77777777" w:rsidR="00C6333C" w:rsidRDefault="00C6333C"/>
     <w:sectPr w:rsidR="00C6333C" w:rsidSect="00B32A54">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23031754" w14:textId="77777777" w:rsidR="00660010" w:rsidRDefault="00660010" w:rsidP="00985C3C">
+    <w:p w14:paraId="51EA8F01" w14:textId="77777777" w:rsidR="007F572F" w:rsidRDefault="007F572F" w:rsidP="00985C3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26B6C6DF" w14:textId="77777777" w:rsidR="00660010" w:rsidRDefault="00660010" w:rsidP="00985C3C">
+    <w:p w14:paraId="0E76166E" w14:textId="77777777" w:rsidR="007F572F" w:rsidRDefault="007F572F" w:rsidP="00985C3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -27745,76 +27796,76 @@
   <w:font w:name="Guttman Mantova">
     <w:panose1 w:val="02010401010101010101"/>
     <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000801" w:usb1="40000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000020" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Guttman Hatzvi">
     <w:panose1 w:val="02010401010101010101"/>
     <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000801" w:usb1="40000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000020" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E2326B" w14:textId="77777777" w:rsidR="00660010" w:rsidRDefault="00660010" w:rsidP="00985C3C">
+    <w:p w14:paraId="6B13729B" w14:textId="77777777" w:rsidR="007F572F" w:rsidRDefault="007F572F" w:rsidP="00985C3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49233F0F" w14:textId="77777777" w:rsidR="00660010" w:rsidRDefault="00660010" w:rsidP="00985C3C">
+    <w:p w14:paraId="52B5EE60" w14:textId="77777777" w:rsidR="007F572F" w:rsidRDefault="007F572F" w:rsidP="00985C3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E67A16C" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00802DE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
@@ -27858,181 +27909,206 @@
       <w:t>בס"ד</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1687FD7E" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02BFE672" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00802DE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>62</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="16F864FB" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00985C3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="left" w:pos="3706"/>
         <w:tab w:val="center" w:pos="5280"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>בס"ד</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:t>חו"מ סימן ל"ד סעיף י"ח - אוכלים בשוק</w:t>
+      <w:t>חו"מ</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> סימן ל"ד סעיף י"ח - אוכלים בשוק</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5246A230" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5963FEB5" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00802DE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>65</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C2F5D0A" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C" w:rsidP="00802DE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="left" w:pos="4260"/>
         <w:tab w:val="center" w:pos="5280"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
@@ -28048,61 +28124,61 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>סימן קס"ז סעיף י"ז</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70112910" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E11F246" w14:textId="77777777" w:rsidR="00985C3C" w:rsidRDefault="00985C3C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FF82C53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="David" w:hint="default"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -28766,131 +28842,134 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1461221740">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="233588360">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1566799294">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1786150295">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="224462295">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="11416874">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00985C3C"/>
     <w:rsid w:val="002B23AB"/>
+    <w:rsid w:val="0051676C"/>
     <w:rsid w:val="00660010"/>
     <w:rsid w:val="00752D16"/>
     <w:rsid w:val="007A6AB7"/>
+    <w:rsid w:val="007F572F"/>
+    <w:rsid w:val="00822748"/>
     <w:rsid w:val="00920334"/>
     <w:rsid w:val="009646BC"/>
     <w:rsid w:val="00985C3C"/>
     <w:rsid w:val="00A23F4C"/>
     <w:rsid w:val="00A776FD"/>
     <w:rsid w:val="00B32A54"/>
     <w:rsid w:val="00BC403E"/>
     <w:rsid w:val="00C05D57"/>
     <w:rsid w:val="00C5111F"/>
     <w:rsid w:val="00C6333C"/>
     <w:rsid w:val="00CB41C9"/>
     <w:rsid w:val="00CD0930"/>
     <w:rsid w:val="00D360FA"/>
     <w:rsid w:val="00DD673D"/>
     <w:rsid w:val="00E30197"/>
     <w:rsid w:val="00E85210"/>
     <w:rsid w:val="00F439CF"/>
     <w:rsid w:val="00FD43B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="186C0F72"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D6D3BE0C-786F-4A6E-A84A-8DB0C20D8467}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -34768,51 +34847,51 @@
     <w:rsid w:val="00985C3C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="142"/>
         <w:tab w:val="num" w:pos="216"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216" w:hanging="72"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -35078,70 +35157,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>37300</Characters>
+  <Pages>12</Pages>
+  <Words>6544</Words>
+  <Characters>37301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>310</Lines>
   <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43756</CharactersWithSpaces>
+  <CharactersWithSpaces>43758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yisroel Stilerman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>