--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52726961" w14:textId="780AE020" w:rsidR="00094131" w:rsidRDefault="00130116" w:rsidP="00094131">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>דין סמיכה לתפילה</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A418D7A" w14:textId="6853D2BA" w:rsidR="00094131" w:rsidRDefault="00094131" w:rsidP="00EF0305">
       <w:pPr>
@@ -82,100 +81,167 @@
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3378F0B5" w14:textId="77777777" w:rsidR="00C93962" w:rsidRDefault="00C93962" w:rsidP="00094131">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00C93962" w:rsidSect="00094131">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="539" w:right="626" w:bottom="540" w:left="720" w:header="360" w:footer="184" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B71297" w14:textId="72C8073A" w:rsidR="00C93962" w:rsidRPr="00C93962" w:rsidRDefault="00C93962" w:rsidP="00094131">
+    <w:p w14:paraId="34ADB1A7" w14:textId="77777777" w:rsidR="008414B8" w:rsidRPr="008414B8" w:rsidRDefault="008414B8" w:rsidP="00094131">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C93962">
-[...7 lines deleted...]
-    <w:p w14:paraId="27510598" w14:textId="77777777" w:rsidR="00C93962" w:rsidRPr="00C93962" w:rsidRDefault="00C93962" w:rsidP="00C93962">
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ה' שפתי תפתח</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B71297" w14:textId="42D6400C" w:rsidR="00C93962" w:rsidRPr="008414B8" w:rsidRDefault="00C93962" w:rsidP="00094131">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סעיף א'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158097DD" w14:textId="77777777" w:rsidR="008414B8" w:rsidRPr="008414B8" w:rsidRDefault="008414B8" w:rsidP="00C93962">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גאל ישראל</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5070C8" w14:textId="77777777" w:rsidR="00C93962" w:rsidRDefault="00C93962" w:rsidP="00C93962">
-      <w:pPr>
+    <w:p w14:paraId="27510598" w14:textId="7116DF47" w:rsidR="00C93962" w:rsidRDefault="008414B8" w:rsidP="00C93962">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00C93962" w:rsidSect="00C93962">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חזן - סעיף ב'</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93962" w:rsidRPr="00C93962">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5070C8" w14:textId="6099F74D" w:rsidR="00C93962" w:rsidRDefault="008414B8" w:rsidP="0061782C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C93962" w:rsidSect="008414B8">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="539" w:right="626" w:bottom="540" w:left="1260" w:header="360" w:footer="184" w:gutter="0"/>
-          <w:cols w:num="3" w:space="510"/>
+          <w:pgMar w:top="539" w:right="626" w:bottom="540" w:left="810" w:header="360" w:footer="184" w:gutter="0"/>
+          <w:cols w:num="3" w:space="240"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בחזרת הש"ץ 'ה' שפתי' בלחש או בקול</w:t>
+      </w:r>
+      <w:r w:rsidR="0061782C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2B039D52" w14:textId="77777777" w:rsidR="00510306" w:rsidRDefault="00510306" w:rsidP="00510306">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641A6555" w14:textId="3EE7B64E" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="005F7991">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00465CF6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ה' שפתי תפתח</w:t>
       </w:r>
       <w:r>
@@ -418,86 +484,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65894189" w14:textId="77777777" w:rsidR="00465CF6" w:rsidRDefault="00465CF6" w:rsidP="00251ECA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00465CF6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>צריך לחזור ולומר ה' שפתי</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFD68EB" w14:textId="3B69A8D5" w:rsidR="00251ECA" w:rsidRDefault="00465CF6" w:rsidP="00465CF6">
+    <w:p w14:paraId="3AFD68EB" w14:textId="5AA43858" w:rsidR="00251ECA" w:rsidRDefault="00465CF6" w:rsidP="00465CF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>עי'</w:t>
       </w:r>
       <w:r w:rsidRPr="00465CF6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00251ECA" w:rsidRPr="00251ECA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00251ECA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> שליט"א (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r w:rsidR="00251ECA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00465CF6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אשי ישראל פרק כ"ג הע' נ"ח</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00251ECA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> תשובה קס"ט)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -591,72 +673,88 @@
     <w:p w14:paraId="26AECA27" w14:textId="5493E505" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004809E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>תשלומין</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8DF849" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
+    <w:p w14:paraId="1A8DF849" w14:textId="1FF9BE42" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00251ECA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> שליט"א (אשי ישראל פרק כ"ג הע' ע"ט  ).</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (אשי ישראל פרק כ"ג הע' ע"ט  ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537AD240" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E0B0E7" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004809E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>שכח א' שפתי</w:t>
       </w:r>
       <w:r>
@@ -703,64 +801,132 @@
         </w:rPr>
         <w:t>בה"ל</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00945FA8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>סעי' ב' ד"ה חוזר</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15282BCE" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRPr="00A05CC4" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
+    <w:p w14:paraId="15282BCE" w14:textId="5A205829" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">פקפק - </w:t>
+        <w:t xml:space="preserve">פקפק </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BB752E" w14:textId="77777777" w:rsidR="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00AF1EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13148361" w14:textId="6F059895" w:rsidR="00AF1EE2" w:rsidRPr="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00AF1EE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">חזן: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האם יאמר ה' שפתי בלחש או בקול</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14691478" w14:textId="035079AD" w:rsidR="00AF1EE2" w:rsidRPr="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00AF1EE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עי' לקמן.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A49A22E" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B72583" w14:textId="035EBA36" w:rsidR="005F7991" w:rsidRDefault="00EF0305" w:rsidP="005F7991">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">סעיף </w:t>
       </w:r>
       <w:r w:rsidR="00A05CC4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -925,86 +1091,116 @@
           <w:rtl/>
         </w:rPr>
         <w:t>ובדבר שאלתו בשחרית או במעריב שאין אומרים קודם התפלה כי שם... אקרא וכו' שלא להפסיק בין גאולה לתפלה, וכמה פעמים מתוך הרגל מזדמן שמתחיל לומר הפסוק כי שם... אקרא, ונזכר תיכף שהוא בשחרית או במעריב, כדת מה לעשות, או שיגמור הפסוק בכדי שלא תהי' הזכרת שם שמים לבטלה, או לא</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>למשל אי יזדמן לאחד שיאמר איזה חצי פסוק בין גאולה לתפלה, פשיטא דמותר להפסיק באמצע הפסוק, ולא אמרינן בזה הדין דכל פסוקי דלא פסקי' וכו' משום שלא יפסיק יותר בין גאולה לתפלה - אם כן ממילא בני"ד נמי כן, והזכרת שם שמים לבטלה לא יהי' כאן אף אם לא ישלים הפסוק, כיון דחצי פסוק מבואר כן בתורה, וכיון דלא שייך בזה הדין דכל פסוק דלא פסקי' משה וכו', ממילא אין חילוק לפסוק שלם או חציו. וליתר תוקף יכול לגמור חצי הפסוק האחר על ידי הרהור - דלענין הפסק בין גאולה לתפלה, לא גרע מתוך התפלה ושמע קדושה דישתוק ויכון למה שאומר הש"ץ ושומע כעונה, ולא הוי הפסק</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ...".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C05D946" w14:textId="77777777" w:rsidR="009C6352" w:rsidRPr="002107F0" w:rsidRDefault="009C6352" w:rsidP="009C6352">
+    <w:p w14:paraId="2C05D946" w14:textId="7CC27A81" w:rsidR="009C6352" w:rsidRPr="002107F0" w:rsidRDefault="009C6352" w:rsidP="009C6352">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F669D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגר</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ח"ק</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> שליט"א </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">(רבבות אפרים ח"ב סי' מ"ח אות ס"א) </w:t>
+        <w:t xml:space="preserve">(רבבות אפרים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD3591">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD3591">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' מ"ח אות ס"א) </w:t>
       </w:r>
       <w:r w:rsidRPr="00067951">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00067951">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -1615,50 +1811,51 @@
         </w:rPr>
         <w:t>') – "דבשחרית וערבית אם טעה והתחיל לומר כי שם ד' אקרא שיסיים את הפסוק</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789A11AF" w14:textId="77777777" w:rsidR="009C6352" w:rsidRPr="00CD3591" w:rsidRDefault="009C6352" w:rsidP="009C6352">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>חוט שני</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(אליבא דהלכתא גליון י"ג עמ' ב' טור </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ג</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rtl/>
@@ -1800,51 +1997,50 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3591">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BF592D" w14:textId="77777777" w:rsidR="009C6352" w:rsidRPr="006F669D" w:rsidRDefault="009C6352" w:rsidP="009C6352">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002107F0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>מראי מקומות</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCCB464" w14:textId="77777777" w:rsidR="009C6352" w:rsidRDefault="009C6352" w:rsidP="009C6352">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006F669D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שיח הלכה</w:t>
       </w:r>
@@ -2166,59 +2362,69 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7620A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">לענין </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>מעריב - עי' סי' רל"ו סעי' ב', לשיטות ומראי מקומות.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C46AF6C" w14:textId="77777777" w:rsidR="00251ECA" w:rsidRDefault="00251ECA" w:rsidP="00251ECA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7827447A" w14:textId="3B24DA70" w:rsidR="00B214BE" w:rsidRDefault="007F6113" w:rsidP="00B214BE">
+    <w:p w14:paraId="7827447A" w14:textId="5887EF83" w:rsidR="00B214BE" w:rsidRDefault="008414B8" w:rsidP="00B214BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גאל ישראל</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6113">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65631E35" w14:textId="0597435F" w:rsidR="00C31C6E" w:rsidRDefault="00C31C6E" w:rsidP="007F6113">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00152B23">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>קהילות יעקב</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2570,197 +2776,3572 @@
     </w:p>
     <w:p w14:paraId="545A3031" w14:textId="15A25FF7" w:rsidR="00945FA8" w:rsidRDefault="00945FA8" w:rsidP="00834FAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00152B23">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>גר"ז</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (סעי' ג'  ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E989C1" w14:textId="1E07313C" w:rsidR="00945FA8" w:rsidRDefault="00945FA8" w:rsidP="00834FAE">
+    <w:p w14:paraId="16C03D12" w14:textId="002EE067" w:rsidR="00AF1EE2" w:rsidRDefault="00945FA8" w:rsidP="00AF1EE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00945FA8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="14F88B50" w14:textId="5D7141FC" w:rsidR="00945FA8" w:rsidRDefault="00945FA8" w:rsidP="00945FA8">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (אשי ישראל תשובה קס"ב  ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F88B50" w14:textId="44D94B8D" w:rsidR="00945FA8" w:rsidRDefault="00945FA8" w:rsidP="00AF1EE2">
       <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00945FA8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1EE2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הגרח"ק</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="2B0848EA" w14:textId="77777777" w:rsidR="00094131" w:rsidRDefault="00094131" w:rsidP="00094131">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>זצ"ל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (אשי ישראל תשובה ק"פ, עי' קצ"ב  ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C5D4AA" w14:textId="77777777" w:rsidR="00AF1EE2" w:rsidRPr="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00AF1EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0796E90C" w14:textId="1FD170CC" w:rsidR="00AF1EE2" w:rsidRDefault="008414B8" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008414B8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האם יאמר החזן בחזרת הש"ץ 'ה' שפתי תפתח' בלחש או בקול</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702E9A4B" w14:textId="785DDB27" w:rsidR="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בלחש</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6227E8F8" w14:textId="0AC38F0F" w:rsidR="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מג"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד')</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">חוזר ואומר </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'. בלחש ה' שפתי [כתבים]</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9F9024" w14:textId="13B2BE7A" w:rsidR="00553C50" w:rsidRPr="00AF1EE2" w:rsidRDefault="00553C50" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>באה"ט</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תפתח. ר"ל בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508627D7" w14:textId="3569033C" w:rsidR="00D24F31" w:rsidRPr="00D24F31" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>גר"ז</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סעי' ג'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הש"ץ כשמתחיל י"ח בקול צריך לומר תחלה פסוק אדני שפתי תפתח הואיל והוא מכלל התפלה וטוב שיאמרנו בלחש</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4386F07F" w14:textId="290EFA5C" w:rsidR="004155AF" w:rsidRPr="004155AF" w:rsidRDefault="004155AF" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">קיצור </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שו"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סי' כ' סעי' א') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כשפוסע השליח-צבור מתפלה שבלחש, עומד במקומו כשיעור הילוך ד' אמות, וחוזר למקומו ואומר בלחש ה' שפתי תפתח וגו', ומתחיל בקול ברוך אתה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6080F93A" w14:textId="6BEB78D2" w:rsidR="00ED11C4" w:rsidRPr="00ED11C4" w:rsidRDefault="00ED11C4" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חסד לאלפים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סעי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">החזן כשמתחיל שמונה עשרה בקול רם, חוזר ואומר "אדני שפתי תפתח ופי יגיד </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תהלתך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>", בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699CAA37" w14:textId="739799B9" w:rsidR="00ED11C4" w:rsidRPr="00ED11C4" w:rsidRDefault="00ED11C4" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מגן גיבורים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">אלף המגן </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">חוזר ואומר. היינו בלחש, מ"א, וכן הוא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בשו"ת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מהר"ם</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מינ"ץ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' פ"א</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AF9B32" w14:textId="5A93241F" w:rsidR="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מ"ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י', </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שעה"צ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד'</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בה"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד"ה חוזר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וטוב שיאמרנו בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. [אחרונים]".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E3AF90" w14:textId="1E596EAF" w:rsidR="0012678F" w:rsidRDefault="0012678F" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אג"מ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' כ"ד </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אות ח'</w:t>
+      </w:r>
+      <w:r w:rsidR="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, מסורת משה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אות ס"ו [עמ' ל"ה]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263456C5" w14:textId="11D3C901" w:rsidR="009553B9" w:rsidRDefault="009553B9" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרח"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זצ"ל (משיבת נפש עמ' פ"ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> על סי' קי"א</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "יש חזנים שאומרים 'ד' שפתי תפתח' בקול, האם זהו הנהגה טובה או לא. [והאם למחות בהם כשאומרים בקול במקום שנוהגים שאומרים את זה בלחש]. תשובה: אין לעשות כן</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653BAC01" w14:textId="0C98BC74" w:rsidR="004155AF" w:rsidRDefault="004155AF" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אשי ישראל</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (פרק כ"ד </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אות</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י"ב, עי' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004155AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>' מ"ח).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C91B29A" w14:textId="77777777" w:rsidR="00B4169C" w:rsidRDefault="00B4169C" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE61D89" w14:textId="67F7E825" w:rsidR="00AF1EE2" w:rsidRPr="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בקול</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D09A00" w14:textId="3553F623" w:rsidR="00AF1EE2" w:rsidRDefault="00AF1EE2" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כה"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0012678F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">החזן כשמתחיל שמונה עשרה בקול רם חוזר ואומר אדני </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">'. משמע שגם פסוק אדני שפתי וכו' אומרו בקול רם. וכן משמע מדברי שער הכוונות דרוש א' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דחזרת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> העמידה שכתב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דתפלת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לחש </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>היתה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> למטה במקום </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נה"י</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דז"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אשר יש שם פחד מהחיצונים אבל עתה בעלותה אל </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חג"ת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דז"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אין שם פחד מן הקלי' ולכן אומרים אותה בקול רם. וממה שכתב דאין פחד עתה מן הקלי' משמע דאין חילוק </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאפילו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פסוק אדני שפתי וכו' אומרים אותו בקול רם. ומה שכתב המגן אברהם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד' בשם הכתבים </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהחזן</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">חוזר ואומר בלחש ה' שפתי, אפשר שהוא משאר כתבי תלמידי האר"י ז"ל אשר לא סמך ידו עליהם. וכן המנהג בבית אל </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יכב"ץ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012678F" w:rsidRPr="0012678F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ובכל בתי כנסיות של עיר קדשינו ירושלים ת"ו שאומר החזן פסוק ה' שפתי תפתח בקול רם"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1EE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170548DD" w14:textId="3EC7BA61" w:rsidR="00E8738A" w:rsidRDefault="00E8738A" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8738A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נפש הרב</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8738A">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (עמ' קכ"ו, עמ' קנ"ב אות ג') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8738A">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "הפסוק דד' שפתי תפתח הצריך שיאמר הש"ץ בקול רם"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229261D5" w14:textId="7C71D6D4" w:rsidR="00553C50" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24F31">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>תשובות והנהגות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' מ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86668">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, עי' פשט ועיון ברכות דף ד: [עמ' מ"א]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בש"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ס"ס קכ"ג </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כשיחזור ש"ץ התפלה יאמר גם כן ה' שפתי תפתח</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">' ... </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ולדעת כמה פוסקים תיקנום שהם מגוף התפלה, וכלשון הגמרא ברכות ט: </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כיון שקבעוה רבנן בתפלה כתפלה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אריכתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> דמיא</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, ע"ש. וכיון שהם מגוף התפלה חייב הש"ץ לאומרם</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ונראה פשוט שלדבריהם צריך לומר ה</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יהיו לרצון</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> וכן ד' שפתי תפתח בקול רם </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כהספרדים</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, שאם אומר בלחש לא נקרא תפלת הש"ץ כלל אלא כתפלת יחיד לעצמו בסוף, וא"כ חסר בשלימות התפלה, דמה שאומר הש"ץ ביחיד לא נקרא תפלת הש"ץ, ומקלקל בכל חזרת הש"ץ, שהתקנה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>היתה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לחזור התפלה כולה בקול רם ואז יצאו, וכיון שלא אמר בקול רם ביטל עיקר התקנה, וע"כ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אמינא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> שראוי לומר יהיו לרצון בקול רם</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> וזהו הלכתא רבתא בס"ד ליזהר שהש"ץ יאמר </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בקו"ר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> יהיו לרצון וכן ד' שפתי תפתח </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50" w:rsidRPr="00553C50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">וכן נהגו אצלינו בבית הכנסת </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50" w:rsidRPr="00553C50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגר"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50" w:rsidRPr="00553C50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בהר נוף</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כהגר"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ואנו מדקדקים שהש"ץ יאמר בקול ד' שפתי תפתח ולגמור בקול רם יהיו לרצון אמרי פי</w:t>
+      </w:r>
+      <w:r w:rsidR="00553C50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276320A5" w14:textId="77777777" w:rsidR="00B4169C" w:rsidRPr="00B4169C" w:rsidRDefault="00B4169C" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B166383" w14:textId="6C7D8BA5" w:rsidR="006C31FC" w:rsidRDefault="006C31FC" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לא בקול ולא בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F3CC3A" w14:textId="218CEC85" w:rsidR="009553B9" w:rsidRDefault="006C31FC" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגרחפ"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> זצ"ל (חידושי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בתרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> על מ"ב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י') </w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "וטוב שיאמרנו בלחש ע"כ. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הג"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צ"ע, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאדרבה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> יאמרנו בקול כדי להוציא את שאינו בקי, ומקור </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>המ"ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הוא </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במג"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... אבל ע' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בכה"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סק"י</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דפקפק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ע"ז ע"פ דברי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האריז"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> גופא וז"ל ... ועיין </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בביה"ל</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ד"ה חוזר, שהסתפק</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9" w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אם בכלל יש חיוב לאומרו, וא"כ זה סיבה לקוראו בלחש, ואני אומרו שלא בלחש שלא בקול רם</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9" w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EF5C95" w14:textId="6913F326" w:rsidR="006C31FC" w:rsidRDefault="009553B9" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">חידושי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בתרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">על מ"ב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> י') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C31FC">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הג"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צ"ע </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דבהנהגת</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פשרה זו ודאי אינו עושה כדין </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דבשלמא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אם אומרו בקול רם, יש לו דעת האר"י ז"ל כפי שהבינו </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הכה"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, לסמוך עליו בשעת הדחק (של ספקות), ואם יאמרו בלחש, יש לו על מי לסמוך כדעת </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>המג"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לפי קבלתו מהכתבים. אבל </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כשלא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בקול רם ולא בלחש, אין לו על מי לסמוך, ומי יהיה הסניגור</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596C0BA9" w14:textId="77777777" w:rsidR="00B4169C" w:rsidRDefault="00B4169C" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39806646" w14:textId="224C0517" w:rsidR="00D24F31" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">מנהג הספרדים שאומר הש"ץ בקול רם, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ומנהג </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4169C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>האשכנזים לומר בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541599DB" w14:textId="0E2C2372" w:rsidR="00D24F31" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24F31">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יביע אומר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ילקוט יוסף סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> קכ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד ס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">וף </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, קיצור </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שו"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הרב עובדיה </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86668">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עמ' קל"ו ד"ה כשחוזר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDFC7AA" w14:textId="7EBC9C7E" w:rsidR="00453C22" w:rsidRDefault="00453C22" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8738A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רבבות אפרים</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ה</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' מ"ט, ח"ו סי' קס"ט ד"ה ובחזרת, עי' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ז</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' ע"ח)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453C22">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ובחזרת הש"ץ יש לומר בלחש ד' שפתי תפתח וכו' ומנהג הספרדים הוא לאמרו בקול רם כך כתב הכף החיים, וכן בספר נתיבי עם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE56737" w14:textId="17B58B24" w:rsidR="00D24F31" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24F31">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ילקוט יוסף</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> קכ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ד סעי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">כשחוזר שליח צבור תפלת שמונה עשרה, יש לו לומר פסוק "ה' שפתי תפתח" בקול רם. וכן פשט המנהג אצלינו, ובפרט </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בעה"ק</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ירושלים ת"ו. ויש מאחינו האשכנזים שנוהגים שהשליח צבור אומר הפסוק הנ"ל בלחש, ומתחיל החזרה בקול רם ברוך אתה ה' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וכו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">'. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ונהרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נהרא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ופשטיה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28663B49" w14:textId="776D2A29" w:rsidR="00ED11C4" w:rsidRDefault="00ED11C4" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הלכה ברורה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ס</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עי' ג') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ויש מהאשכנזים שנהגו שהשליח ציבור אומר פסוק זה בלחש, ויש להם על מה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שיסמוכו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. והספרדים נהגו לאומרו בקול רם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63121035" w14:textId="77777777" w:rsidR="00ED11C4" w:rsidRDefault="00D24F31" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24F31">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פסקי תשובות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> קכ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ג אות ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ומנהג הספרדים שאומר הש"ץ יהיו לרצון וגם ה' שפתי תפתח בתחילת התפילה בקול רם, וישנם המצדיקים מנהג זה, אך האשכנזים אין נוהגים כן אלא כקבלת </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>המג"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סימן קי"א </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סק"ד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) לומר בלחש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533698B7" w14:textId="77777777" w:rsidR="00B4169C" w:rsidRDefault="00B4169C" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4C6F6A" w14:textId="2108371A" w:rsidR="00ED11C4" w:rsidRDefault="00ED11C4" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מראי מקומות</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9" w:rsidRPr="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שרגא המאיר</w:t>
+      </w:r>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009553B9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> סי' קל"א אות ג')</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C779360" w14:textId="5025213D" w:rsidR="00CA7D9B" w:rsidRPr="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D9B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>שלחן שלמה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (סעי' א') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D9B">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>וש"ץ כשחוזר התפלה בקול רם חוזר ואומר ה' שפתי תפתח"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9C3F2E" w14:textId="6E548B79" w:rsidR="00D86668" w:rsidRDefault="00ED11C4" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ערה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED11C4">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(סעי' ד') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הש"ץ כשצריך לחזור התפלה בקול רם יאמר מקודם ה' שפתי תפתח וגו' וגם בסופו יאמר בלחש יהיו לרצון וגו'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00472445">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F9040F" w14:textId="57BAE526" w:rsidR="00D86668" w:rsidRDefault="00D86668" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אור שמח</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> תפילה פרק י</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ט</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ז</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ואם לאו ימתין עד שיתחיל שליח צבור להתפלל בקול רם ויתפלל עמו בלחש מלה במלה.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ודאי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהיחיד</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> צריך </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>לאמר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אד' שפתי תפתח, וגם החזן אומר בקול רם אד' שפתי תפתח, אבל לשון </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>רה"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ברי"ף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ברכות </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ב בדפי </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הרי"ף</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) כן: וכד פתח ש"ץ מתחיל אד' שפתי תפתח ואומר בהדי ש"ץ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>מלתא</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בלחש </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">', מוכח </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהך</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> מתחיל על היחיד </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>קאי</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, משום </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דהש"ץ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> אינו אומר אד' שפתי תפתח (או אולי כמו שכתוב </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>במג"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>דאומר</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ש"ץ בלחש) וכמו שמוכח מלשון רבינו פסק </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בשו"ע</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>או"ח</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) סימן קי"א (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סע"ב</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) וסימן קכ"ג (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>סע"ו</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יעוי"ש</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> בית יוסף</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18690D4F" w14:textId="3E60CE91" w:rsidR="00472445" w:rsidRPr="00AF1EE2" w:rsidRDefault="00D86668" w:rsidP="00B4169C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הלכות יום ביום</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (תפילה </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ח"ג</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> פרק י"ח אות א') </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "הש"ץ צריך לומר בלחש ד' שפתי תפתח קודם שיתחיל, אך אינו מעכב, ויש </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>נוהגין</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> לאומרו בקול רם לפי שהוא חלק מהתפלה וכן מנהג הספרדים, וכן דעת </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הגר"א</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86668">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0848EA" w14:textId="7FCA1AAC" w:rsidR="00D24F31" w:rsidRDefault="00D24F31" w:rsidP="00094131">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:sectPr w:rsidR="00094131" w:rsidSect="00CB7E2D">
+        <w:sectPr w:rsidR="00D24F31" w:rsidSect="00CB7E2D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="539" w:right="626" w:bottom="540" w:left="720" w:header="360" w:footer="184" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E1F21A" w14:textId="77777777" w:rsidR="00613C99" w:rsidRDefault="00613C99" w:rsidP="0062707F"/>
     <w:sectPr w:rsidR="00613C99" w:rsidSect="00613C99">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC50E43" w14:textId="77777777" w:rsidR="00861B27" w:rsidRDefault="00861B27">
+    <w:p w14:paraId="236659A7" w14:textId="77777777" w:rsidR="00A34B11" w:rsidRDefault="00A34B11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79AECCD5" w14:textId="77777777" w:rsidR="00861B27" w:rsidRDefault="00861B27">
+    <w:p w14:paraId="55C6D557" w14:textId="77777777" w:rsidR="00A34B11" w:rsidRDefault="00A34B11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FAACEAD" w14:textId="77777777" w:rsidR="00861B27" w:rsidRDefault="00861B27">
+    <w:p w14:paraId="048A85AD" w14:textId="77777777" w:rsidR="00A34B11" w:rsidRDefault="00A34B11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121DC5C3" w14:textId="77777777" w:rsidR="00861B27" w:rsidRDefault="00861B27">
+    <w:p w14:paraId="45925AC7" w14:textId="77777777" w:rsidR="00A34B11" w:rsidRDefault="00A34B11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="595994525"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4AA101CD" w14:textId="77777777" w:rsidR="00C31C6E" w:rsidRDefault="00C31C6E" w:rsidP="004530B7">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:tabs>
             <w:tab w:val="right" w:pos="10560"/>
           </w:tabs>
         </w:pPr>
         <w:r>
@@ -2800,51 +6381,51 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1DCEF6F5" w14:textId="77777777" w:rsidR="00C31C6E" w:rsidRDefault="00C31C6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A9531DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE625A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3713,51 +7294,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48AD4774"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="483EE926"/>
+    <w:tmpl w:val="2078FB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="hebrew1"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -5223,230 +8804,248 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1685398358">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00094131"/>
     <w:rsid w:val="00003DE3"/>
     <w:rsid w:val="00004600"/>
     <w:rsid w:val="00021753"/>
     <w:rsid w:val="00026B0D"/>
     <w:rsid w:val="00062800"/>
     <w:rsid w:val="00066173"/>
     <w:rsid w:val="000840FF"/>
     <w:rsid w:val="00094131"/>
     <w:rsid w:val="000C7DC6"/>
     <w:rsid w:val="000E3C34"/>
     <w:rsid w:val="000E4A85"/>
     <w:rsid w:val="001176B3"/>
+    <w:rsid w:val="0012678F"/>
     <w:rsid w:val="00130116"/>
     <w:rsid w:val="00152B23"/>
     <w:rsid w:val="00153BAF"/>
     <w:rsid w:val="00160F05"/>
     <w:rsid w:val="00166468"/>
     <w:rsid w:val="00172896"/>
     <w:rsid w:val="00172F21"/>
     <w:rsid w:val="0017535C"/>
     <w:rsid w:val="001801BC"/>
     <w:rsid w:val="00180275"/>
     <w:rsid w:val="001A1731"/>
     <w:rsid w:val="001C08EF"/>
     <w:rsid w:val="001C25E0"/>
     <w:rsid w:val="001F0B29"/>
     <w:rsid w:val="001F5183"/>
     <w:rsid w:val="002105CB"/>
     <w:rsid w:val="002338EE"/>
     <w:rsid w:val="002374C1"/>
     <w:rsid w:val="00251ECA"/>
     <w:rsid w:val="00262523"/>
     <w:rsid w:val="002659F3"/>
     <w:rsid w:val="00290E60"/>
     <w:rsid w:val="002A7187"/>
     <w:rsid w:val="002B2E7B"/>
     <w:rsid w:val="002D60FE"/>
     <w:rsid w:val="002E5FD7"/>
     <w:rsid w:val="002F117B"/>
     <w:rsid w:val="003075B3"/>
     <w:rsid w:val="00312660"/>
     <w:rsid w:val="00320C62"/>
     <w:rsid w:val="00326C43"/>
+    <w:rsid w:val="00330F1C"/>
     <w:rsid w:val="0037065B"/>
     <w:rsid w:val="003707B4"/>
     <w:rsid w:val="00394F7A"/>
     <w:rsid w:val="003C3385"/>
     <w:rsid w:val="003D0939"/>
     <w:rsid w:val="003E5384"/>
+    <w:rsid w:val="004155AF"/>
     <w:rsid w:val="004251D8"/>
     <w:rsid w:val="004530B7"/>
+    <w:rsid w:val="00453C22"/>
     <w:rsid w:val="00465CF6"/>
+    <w:rsid w:val="00472445"/>
     <w:rsid w:val="004809E0"/>
     <w:rsid w:val="00481505"/>
     <w:rsid w:val="004B1982"/>
     <w:rsid w:val="004C58E1"/>
     <w:rsid w:val="004C606C"/>
     <w:rsid w:val="004D0D4C"/>
     <w:rsid w:val="004D5A43"/>
     <w:rsid w:val="004D664D"/>
     <w:rsid w:val="004E389F"/>
     <w:rsid w:val="004F312F"/>
     <w:rsid w:val="00506508"/>
     <w:rsid w:val="00510306"/>
     <w:rsid w:val="00510519"/>
     <w:rsid w:val="005337F9"/>
     <w:rsid w:val="00536B49"/>
     <w:rsid w:val="0054286C"/>
     <w:rsid w:val="00542C73"/>
     <w:rsid w:val="005456AE"/>
+    <w:rsid w:val="00553C50"/>
     <w:rsid w:val="00577B27"/>
     <w:rsid w:val="005A0104"/>
     <w:rsid w:val="005C54C0"/>
     <w:rsid w:val="005C7450"/>
     <w:rsid w:val="005F7991"/>
     <w:rsid w:val="006057F5"/>
     <w:rsid w:val="006112C0"/>
     <w:rsid w:val="00613C99"/>
+    <w:rsid w:val="0061782C"/>
     <w:rsid w:val="0062707F"/>
     <w:rsid w:val="006445F1"/>
     <w:rsid w:val="00647BAE"/>
     <w:rsid w:val="0065495C"/>
     <w:rsid w:val="00655C04"/>
     <w:rsid w:val="00674449"/>
     <w:rsid w:val="006A3FFC"/>
+    <w:rsid w:val="006C31FC"/>
     <w:rsid w:val="006D1BB6"/>
     <w:rsid w:val="006D7D2A"/>
     <w:rsid w:val="00703B45"/>
     <w:rsid w:val="00725138"/>
     <w:rsid w:val="00731DE1"/>
     <w:rsid w:val="00774720"/>
     <w:rsid w:val="007A0DD4"/>
     <w:rsid w:val="007A779E"/>
     <w:rsid w:val="007B2F7F"/>
     <w:rsid w:val="007C3A78"/>
     <w:rsid w:val="007D0101"/>
     <w:rsid w:val="007F6113"/>
     <w:rsid w:val="00834FAE"/>
+    <w:rsid w:val="008414B8"/>
     <w:rsid w:val="00861B27"/>
     <w:rsid w:val="00893F92"/>
     <w:rsid w:val="008B601E"/>
     <w:rsid w:val="008C2924"/>
     <w:rsid w:val="008E4BBD"/>
     <w:rsid w:val="008E59F1"/>
     <w:rsid w:val="008F14CC"/>
     <w:rsid w:val="00907E4C"/>
     <w:rsid w:val="0092011E"/>
     <w:rsid w:val="00922416"/>
     <w:rsid w:val="00942F49"/>
     <w:rsid w:val="0094434D"/>
     <w:rsid w:val="00945FA8"/>
+    <w:rsid w:val="009553B9"/>
     <w:rsid w:val="00957DE3"/>
     <w:rsid w:val="00977B3F"/>
     <w:rsid w:val="00983DED"/>
     <w:rsid w:val="009B13E6"/>
     <w:rsid w:val="009B3A61"/>
+    <w:rsid w:val="009B62FA"/>
     <w:rsid w:val="009C6352"/>
     <w:rsid w:val="009E3886"/>
     <w:rsid w:val="00A05CC4"/>
     <w:rsid w:val="00A12E7F"/>
     <w:rsid w:val="00A24438"/>
+    <w:rsid w:val="00A34B11"/>
     <w:rsid w:val="00A603B1"/>
     <w:rsid w:val="00A800DA"/>
     <w:rsid w:val="00AC5C56"/>
     <w:rsid w:val="00AE2D57"/>
     <w:rsid w:val="00AE7A29"/>
     <w:rsid w:val="00AF00F6"/>
+    <w:rsid w:val="00AF1EE2"/>
     <w:rsid w:val="00B214BE"/>
+    <w:rsid w:val="00B4169C"/>
     <w:rsid w:val="00BC2C9A"/>
     <w:rsid w:val="00BD259F"/>
     <w:rsid w:val="00BD7328"/>
     <w:rsid w:val="00C31C6E"/>
     <w:rsid w:val="00C44505"/>
     <w:rsid w:val="00C478D4"/>
     <w:rsid w:val="00C574EE"/>
     <w:rsid w:val="00C578FA"/>
     <w:rsid w:val="00C64AF1"/>
     <w:rsid w:val="00C82426"/>
     <w:rsid w:val="00C93962"/>
+    <w:rsid w:val="00CA7D9B"/>
     <w:rsid w:val="00CB3A37"/>
     <w:rsid w:val="00CB7E2D"/>
     <w:rsid w:val="00CD6789"/>
+    <w:rsid w:val="00D24F31"/>
     <w:rsid w:val="00D4483F"/>
     <w:rsid w:val="00D55F49"/>
     <w:rsid w:val="00D82324"/>
     <w:rsid w:val="00D86097"/>
+    <w:rsid w:val="00D86668"/>
     <w:rsid w:val="00DA3451"/>
     <w:rsid w:val="00DA6E1D"/>
     <w:rsid w:val="00DC560F"/>
     <w:rsid w:val="00DC5FAF"/>
     <w:rsid w:val="00DC671F"/>
     <w:rsid w:val="00DD2805"/>
     <w:rsid w:val="00DD3FF7"/>
     <w:rsid w:val="00E36F1D"/>
     <w:rsid w:val="00E54830"/>
     <w:rsid w:val="00E77A9A"/>
+    <w:rsid w:val="00E8738A"/>
     <w:rsid w:val="00E93B24"/>
     <w:rsid w:val="00E9524A"/>
+    <w:rsid w:val="00ED11C4"/>
     <w:rsid w:val="00ED2447"/>
     <w:rsid w:val="00EF0305"/>
     <w:rsid w:val="00F1251A"/>
     <w:rsid w:val="00F12DDE"/>
     <w:rsid w:val="00F16349"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00FD6C6D"/>
     <w:rsid w:val="00FF15B7"/>
     <w:rsid w:val="00FF48D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6473,73 +10072,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3574</Characters>
+  <Pages>4</Pages>
+  <Words>1406</Words>
+  <Characters>8015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>סימן קי"א</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Toshiba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4193</CharactersWithSpaces>
+  <CharactersWithSpaces>9403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stilerman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>